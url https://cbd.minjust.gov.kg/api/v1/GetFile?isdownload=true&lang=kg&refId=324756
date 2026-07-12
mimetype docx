--- v0 (2026-03-13)
+++ v1 (2026-07-12)
@@ -7,741 +7,741 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="539302A0" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="1604E822" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Бишкек шаары, Окмот уйу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D88798" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="554A2177" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>2004-жылдын 29-ноябры,№871</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D6B966" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
-[...9 lines deleted...]
-    <w:p w14:paraId="748F5830" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="17F2A627" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52DCEA6D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="001A43A6" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                   КЫРГЫЗ РЕСПУБЛИКАСЫНЫН ОКМОТУ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3713FC" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
-[...4 lines deleted...]
-    <w:p w14:paraId="6E068FC6" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="0AA1E7F0" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004B9140" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">      «БУУнун Биологиялык ар турдуулук жонундо конвенциясынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC687FC" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="6E0FE26F" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">       Биологиялык коопсуздук боюнча Картахен Протоколуна Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375B7523" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="726EB4FC" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">      Республикасынын кошулуусу тууралуу» Кыргыз Республикасынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA98818" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="1C222834" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                      Мыйзамынын долбоору жонундо</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D6EC64" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="656D01B8" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243792D8" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="21E7DDD7" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   Кыргыз   Республикасынын  Конституциясынын  64-статьясына   «Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03092C22" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="57364D75" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Республикасынын   эл   аралык  келишимдери   жонундо»   жана   «Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EEC8A8" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="59465EDD" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Республикасынын   нормативдик   укуктук   актылары   жонундо»   Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10948045" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="7BB22A8F" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Республикасынын  Мыйзамдарына  ылайык  Кыргыз  Республикасынын  Окмоту</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C099A21" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="7D17ADD3" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>токтом кылат:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076AAD46" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="10747DDA" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   1.   «БУУнун   Биологиялык  ар  турдуулук  жонундо   конвенциясынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2285FC45" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="600CD3F5" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Биологиялык    коопсуздук   боюнча   Картахен    Протоколуна    Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092BB27E" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="672C4DF2" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Республикасынын кошулуусу тууралуу» Кыргыз Республикасынын  Мыйзамынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6B53ED" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="29B724FE" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>долбооруна макулдук берилсин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7FA83A" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="7212E336" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   2. Аталган мыйзам долбоору Кыргыз Республикасынын Жогорку Кенешинин</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7865A018" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="59A37EA2" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>кароосуна жиберилсин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBBAFA1" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="703DFBF8" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   3.  Кыргыз Республикасынын Экология жана озгоче кырдаалдар министра</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544D9784" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="14F8413F" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>жана  Кыргыз  Республикасынын Мамлекеттик  токой  кызматынын  торагасы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FBA8FAD" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="12EBD3F3" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>(макулдашуу  боюнча)  аталган мыйзам долбоору  Кыргыз  Республикасынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7326A8D3" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="7C2EBE61" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Жогорку Кенешинин палаталарында каралган учурда Кыргыз Республикасынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D27A3B6" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="284A9CC8" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Окмотунун расмий окулдору болуп дайындалынсын.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C036BC" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="516D5CC7" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D00BE49" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="6B8D1A01" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6090D740" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="1F2B7ECB" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">      Премьер-министри                        Н. Танаев</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9E9F32" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="62ABF0E9" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734E1F0C" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="7945F933" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170A000E" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="0C762293" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                      Долбоор</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B0D3C0" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="2B191D6C" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB87592" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="7D8A7EAA" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E832F98" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="452A3612" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                    Кыргыз Республикасынын Мыйзамы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C58D9E" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="7F69232E" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD6D778" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="7F77A952" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F14CDBD" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="2CA7BAAF" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">        БУУнун Биологиялык ар турдуулук жонундо конвенциясынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C25BFE1" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="39B183D9" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">       Биологиялык коопсуздук боюнча Картахен Протоколуна Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3EC3BA" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="6A1BDF1E" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                  Республикасыныи кошулуусу тууралуу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E777C2" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="4A4B6015" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEA285D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="48B1EBD5" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411B5E4A" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="6CB11AED" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   1-статья</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FD02F1" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="6162DA0D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7266AB05" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="28540A8D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   Кыргыз   Республикасы  БУУнун  Биологиялык  ар  турдуулук   жонундо</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BBC5FE" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="3B25974B" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>конвенциясынын  Биологиялык  коопсуздук  боюнча  Картахен  Протоколуиа</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A77FC2" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="2C29EA72" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>кошулсун.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DD1131" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="5F13D4DB" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E944DD" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="16D9AD4D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   2-статья</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2003B7BE" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="37DA3159" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49ACA540" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="48A3FD05" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   Кыргыз  Республикасыныи Тышкы ишгер министрлиги БУУнун  Биологиялык</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4C6F0C" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="562E92EA" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>ар турдуулук жонундо конвенциясынын Секретариатына Кыргыз Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324D27A8" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="53C6FCA3" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>БУУнун   Биологиялык  чурлуулук  жонундо  конвенциясынын   Биологиялык</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F71B17" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="13D6ED0F" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>коопсуздук  боюнча  Картахен Протоколуна кошулганы  жонундо  грамотаны</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D73100" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="375104E2" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>депонирлесин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287F9934" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
-[...4 lines deleted...]
-    <w:p w14:paraId="42252F51" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="3A3520ED" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233D013C" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Кыргыз Республикасынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2794FE95" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="76652C2A" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Президенти</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A56F56">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="665DC122" w14:textId="77777777" w:rsidR="0074086E" w:rsidRDefault="0074086E" w:rsidP="0074086E">
+    <w:p w14:paraId="6EDBB77D" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED" w:rsidP="002841ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E166DA0" w14:textId="77777777" w:rsidR="0074086E" w:rsidRDefault="0074086E" w:rsidP="0074086E">
+    <w:p w14:paraId="556266F2" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED" w:rsidP="002841ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="604C2E6A" w14:textId="77777777" w:rsidR="0074086E" w:rsidRDefault="0074086E">
+  <w:p w14:paraId="2A94AFF3" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="66F8D251" w14:textId="75F65510" w:rsidR="0074086E" w:rsidRPr="0074086E" w:rsidRDefault="0074086E" w:rsidP="0074086E">
+  <w:p w14:paraId="107E1165" w14:textId="116F9E8E" w:rsidR="002841ED" w:rsidRPr="002841ED" w:rsidRDefault="002841ED" w:rsidP="002841ED">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>cbd.minjust.gov.kg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B771559" w14:textId="77777777" w:rsidR="0074086E" w:rsidRDefault="0074086E">
+  <w:p w14:paraId="4A1D60FD" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="068386E8" w14:textId="77777777" w:rsidR="0074086E" w:rsidRDefault="0074086E" w:rsidP="0074086E">
+    <w:p w14:paraId="0BD8B7F0" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED" w:rsidP="002841ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CE04822" w14:textId="77777777" w:rsidR="0074086E" w:rsidRDefault="0074086E" w:rsidP="0074086E">
+    <w:p w14:paraId="02E0F2EE" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED" w:rsidP="002841ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7BE5A058" w14:textId="77777777" w:rsidR="0074086E" w:rsidRDefault="0074086E">
+  <w:p w14:paraId="0F1EC574" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="05079AF9" w14:textId="36910EEC" w:rsidR="0074086E" w:rsidRPr="0074086E" w:rsidRDefault="0074086E" w:rsidP="0074086E">
+  <w:p w14:paraId="7EDAE0C8" w14:textId="04677E94" w:rsidR="002841ED" w:rsidRPr="002841ED" w:rsidRDefault="002841ED" w:rsidP="002841ED">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Кыргыз Республикасынын Окмотунун 2004-жылдын 29-ноябрынын, №871«БУУнун Биологиялык ар турдуулук жонундо конвенциясынын Биологиялык коопсуздук боюнча Картахен Протоколуна Кыргыз Республикасынын кошулуусу тууралуу» Кыргыз Республикасынын Мыйзамынын долбоору жонундо" токтому  </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="66F9C104" w14:textId="77777777" w:rsidR="0074086E" w:rsidRDefault="0074086E">
+  <w:p w14:paraId="4976C610" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A56F56"/>
-    <w:rsid w:val="0074086E"/>
+    <w:rsid w:val="002841ED"/>
     <w:rsid w:val="00A56F56"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1E7DBD14"/>
+  <w14:docId w14:val="48F313BE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5DF5AC65-2180-4EBA-ADA8-FEA008554D86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1184,90 +1184,90 @@
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="Стандартный HTML Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="HTML"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Consolas"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0074086E"/>
+    <w:rsid w:val="002841ED"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0074086E"/>
+    <w:rsid w:val="002841ED"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0074086E"/>
+    <w:rsid w:val="002841ED"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0074086E"/>
+    <w:rsid w:val="002841ED"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">