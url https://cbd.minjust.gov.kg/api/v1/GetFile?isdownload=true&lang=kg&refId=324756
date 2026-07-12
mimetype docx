--- v1 (2026-07-12)
+++ v2 (2026-07-12)
@@ -7,741 +7,741 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1604E822" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="39308C0B" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Бишкек шаары, Окмот уйу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554A2177" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="1679655B" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>2004-жылдын 29-ноябры,№871</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F2A627" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
-[...9 lines deleted...]
-    <w:p w14:paraId="001A43A6" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="4A3201FD" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B832E02" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72890087" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                   КЫРГЫЗ РЕСПУБЛИКАСЫНЫН ОКМОТУ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA1E7F0" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
-[...4 lines deleted...]
-    <w:p w14:paraId="004B9140" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="0CE63A59" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7759332F" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">      «БУУнун Биологиялык ар турдуулук жонундо конвенциясынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0FE26F" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="340D7D86" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">       Биологиялык коопсуздук боюнча Картахен Протоколуна Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726EB4FC" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="04954371" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">      Республикасынын кошулуусу тууралуу» Кыргыз Республикасынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C222834" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="6D48FDA5" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                      Мыйзамынын долбоору жонундо</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656D01B8" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="24379A9B" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E7DDD7" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="0432E2EF" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   Кыргыз   Республикасынын  Конституциясынын  64-статьясына   «Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57364D75" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="2F38AE43" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Республикасынын   эл   аралык  келишимдери   жонундо»   жана   «Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59465EDD" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="2C820619" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Республикасынын   нормативдик   укуктук   актылары   жонундо»   Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB22A8F" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="1330CB0C" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Республикасынын  Мыйзамдарына  ылайык  Кыргыз  Республикасынын  Окмоту</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D17ADD3" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="51EA364B" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>токтом кылат:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10747DDA" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="2131B829" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   1.   «БУУнун   Биологиялык  ар  турдуулук  жонундо   конвенциясынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600CD3F5" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="0B72B95D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Биологиялык    коопсуздук   боюнча   Картахен    Протоколуна    Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672C4DF2" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="4B3DEEAA" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Республикасынын кошулуусу тууралуу» Кыргыз Республикасынын  Мыйзамынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B724FE" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="21F9CD58" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>долбооруна макулдук берилсин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7212E336" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="07477DCB" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   2. Аталган мыйзам долбоору Кыргыз Республикасынын Жогорку Кенешинин</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A37EA2" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="5CB17989" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>кароосуна жиберилсин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703DFBF8" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="1F905DBB" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   3.  Кыргыз Республикасынын Экология жана озгоче кырдаалдар министра</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F8413F" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="00688410" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>жана  Кыргыз  Республикасынын Мамлекеттик  токой  кызматынын  торагасы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EBD3F3" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="449F04F9" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>(макулдашуу  боюнча)  аталган мыйзам долбоору  Кыргыз  Республикасынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2EBE61" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="238E8FEA" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Жогорку Кенешинин палаталарында каралган учурда Кыргыз Республикасынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284A9CC8" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="2F33C280" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Окмотунун расмий окулдору болуп дайындалынсын.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516D5CC7" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="6FB96EB5" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8D1A01" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="37D8F729" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2B7ECB" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="198EBED5" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">      Премьер-министри                        Н. Танаев</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62ABF0E9" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="143BAA2D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7945F933" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="4FFC4E0C" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C762293" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="1D4B0A10" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                      Долбоор</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B191D6C" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="62CDCA46" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8A7EAA" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="0BD5BDB1" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452A3612" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="21DAF61C" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                    Кыргыз Республикасынын Мыйзамы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F69232E" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="68205C99" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F77A952" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="3C8D3DE9" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA7BAAF" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="118CF5CE" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">        БУУнун Биологиялык ар турдуулук жонундо конвенциясынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B183D9" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="67BE915D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">       Биологиялык коопсуздук боюнча Картахен Протоколуна Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1BDF1E" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="14DB791A" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                  Республикасыныи кошулуусу тууралуу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4B6015" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="42C18587" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B1EBD5" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="152C76E5" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB11AED" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="65D9E36A" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   1-статья</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6162DA0D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="72F64A7F" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28540A8D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="6D94E70A" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   Кыргыз   Республикасы  БУУнун  Биологиялык  ар  турдуулук   жонундо</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B25974B" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="0470630C" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>конвенциясынын  Биологиялык  коопсуздук  боюнча  Картахен  Протоколуиа</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C29EA72" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="669472F0" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>кошулсун.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F13D4DB" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="680A4823" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D9AD4D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="6D7E5695" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   2-статья</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DA3159" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="22CC733D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A3FD05" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="186DAE39" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   Кыргыз  Республикасыныи Тышкы ишгер министрлиги БУУнун  Биологиялык</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562E92EA" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="42C189FD" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>ар турдуулук жонундо конвенциясынын Секретариатына Кыргыз Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C6FCA3" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="15D77B1D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>БУУнун   Биологиялык  чурлуулук  жонундо  конвенциясынын   Биологиялык</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D6ED0F" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="069AD6F7" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>коопсуздук  боюнча  Картахен Протоколуна кошулганы  жонундо  грамотаны</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375104E2" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="7D356385" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>депонирлесин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3520ED" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
-[...4 lines deleted...]
-    <w:p w14:paraId="233D013C" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="0437E273" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF71670" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Кыргыз Республикасынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76652C2A" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="1824BD87" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Президенти</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A56F56">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EDBB77D" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED" w:rsidP="002841ED">
+    <w:p w14:paraId="747F2F54" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C" w:rsidP="00203D4C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="556266F2" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED" w:rsidP="002841ED">
+    <w:p w14:paraId="7D5DD9B2" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C" w:rsidP="00203D4C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2A94AFF3" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED">
+  <w:p w14:paraId="597F5A8A" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="107E1165" w14:textId="116F9E8E" w:rsidR="002841ED" w:rsidRPr="002841ED" w:rsidRDefault="002841ED" w:rsidP="002841ED">
+  <w:p w14:paraId="640D1245" w14:textId="3EFC0035" w:rsidR="00203D4C" w:rsidRPr="00203D4C" w:rsidRDefault="00203D4C" w:rsidP="00203D4C">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>cbd.minjust.gov.kg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4A1D60FD" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED">
+  <w:p w14:paraId="51E7F8DC" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BD8B7F0" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED" w:rsidP="002841ED">
+    <w:p w14:paraId="1DA7162D" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C" w:rsidP="00203D4C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02E0F2EE" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED" w:rsidP="002841ED">
+    <w:p w14:paraId="03C50BA6" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C" w:rsidP="00203D4C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F1EC574" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED">
+  <w:p w14:paraId="781B74D0" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7EDAE0C8" w14:textId="04677E94" w:rsidR="002841ED" w:rsidRPr="002841ED" w:rsidRDefault="002841ED" w:rsidP="002841ED">
+  <w:p w14:paraId="25B31092" w14:textId="1600FD24" w:rsidR="00203D4C" w:rsidRPr="00203D4C" w:rsidRDefault="00203D4C" w:rsidP="00203D4C">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Кыргыз Республикасынын Окмотунун 2004-жылдын 29-ноябрынын, №871«БУУнун Биологиялык ар турдуулук жонундо конвенциясынын Биологиялык коопсуздук боюнча Картахен Протоколуна Кыргыз Республикасынын кошулуусу тууралуу» Кыргыз Республикасынын Мыйзамынын долбоору жонундо" токтому  </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4976C610" w14:textId="77777777" w:rsidR="002841ED" w:rsidRDefault="002841ED">
+  <w:p w14:paraId="086E2F41" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A56F56"/>
-    <w:rsid w:val="002841ED"/>
+    <w:rsid w:val="00203D4C"/>
     <w:rsid w:val="00A56F56"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="48F313BE"/>
+  <w14:docId w14:val="687CE87D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5DF5AC65-2180-4EBA-ADA8-FEA008554D86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1184,90 +1184,90 @@
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="Стандартный HTML Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="HTML"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Consolas"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002841ED"/>
+    <w:rsid w:val="00203D4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002841ED"/>
+    <w:rsid w:val="00203D4C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002841ED"/>
+    <w:rsid w:val="00203D4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002841ED"/>
+    <w:rsid w:val="00203D4C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">