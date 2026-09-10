--- v2 (2026-07-12)
+++ v3 (2026-09-10)
@@ -7,741 +7,741 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="39308C0B" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="3DD72847" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Бишкек шаары, Окмот уйу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1679655B" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="023103B0" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>2004-жылдын 29-ноябры,№871</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3201FD" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
-[...9 lines deleted...]
-    <w:p w14:paraId="72890087" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="2D672CE3" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A31D1E9" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144ED980" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                   КЫРГЫЗ РЕСПУБЛИКАСЫНЫН ОКМОТУ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE63A59" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
-[...4 lines deleted...]
-    <w:p w14:paraId="7759332F" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="2FFAAEA9" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F0B54D9" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">      «БУУнун Биологиялык ар турдуулук жонундо конвенциясынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340D7D86" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="30C2DF4D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">       Биологиялык коопсуздук боюнча Картахен Протоколуна Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04954371" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="3EFD57FA" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">      Республикасынын кошулуусу тууралуу» Кыргыз Республикасынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D48FDA5" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="1824E4D8" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                      Мыйзамынын долбоору жонундо</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24379A9B" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="5A6BEFD5" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0432E2EF" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="79DCB583" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   Кыргыз   Республикасынын  Конституциясынын  64-статьясына   «Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F38AE43" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="232C5B74" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Республикасынын   эл   аралык  келишимдери   жонундо»   жана   «Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C820619" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="77BD242A" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Республикасынын   нормативдик   укуктук   актылары   жонундо»   Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1330CB0C" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="2E2153D9" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Республикасынын  Мыйзамдарына  ылайык  Кыргыз  Республикасынын  Окмоту</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51EA364B" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="4F9A7795" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>токтом кылат:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2131B829" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="73EA8177" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   1.   «БУУнун   Биологиялык  ар  турдуулук  жонундо   конвенциясынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B72B95D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="0675B97B" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Биологиялык    коопсуздук   боюнча   Картахен    Протоколуна    Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3DEEAA" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="6D5951E9" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Республикасынын кошулуусу тууралуу» Кыргыз Республикасынын  Мыйзамынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F9CD58" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="16A85A9F" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>долбооруна макулдук берилсин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07477DCB" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="53A94CB8" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   2. Аталган мыйзам долбоору Кыргыз Республикасынын Жогорку Кенешинин</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB17989" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="20F10936" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>кароосуна жиберилсин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F905DBB" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="59FB1257" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   3.  Кыргыз Республикасынын Экология жана озгоче кырдаалдар министра</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00688410" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="0FFB7684" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>жана  Кыргыз  Республикасынын Мамлекеттик  токой  кызматынын  торагасы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449F04F9" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="3CFE5070" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>(макулдашуу  боюнча)  аталган мыйзам долбоору  Кыргыз  Республикасынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238E8FEA" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="0360B228" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Жогорку Кенешинин палаталарында каралган учурда Кыргыз Республикасынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F33C280" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="2F9F575D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Окмотунун расмий окулдору болуп дайындалынсын.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB96EB5" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="0EE7526C" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D8F729" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="5B519F39" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198EBED5" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="65562B11" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">      Премьер-министри                        Н. Танаев</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143BAA2D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="35BF1174" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFC4E0C" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="7E0D66A7" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4B0A10" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="63281ADD" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                                      Долбоор</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CDCA46" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="149B766A" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD5BDB1" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="2B1A8A17" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DAF61C" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="34305612" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                    Кыргыз Республикасынын Мыйзамы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68205C99" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="3D62AF7B" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8D3DE9" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="0DF2CB57" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118CF5CE" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="366F9149" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">        БУУнун Биологиялык ар турдуулук жонундо конвенциясынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BE915D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="71257EB3" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">       Биологиялык коопсуздук боюнча Картахен Протоколуна Кыргыз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DB791A" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="467A896B" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                  Республикасыныи кошулуусу тууралуу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C18587" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="65F6B964" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152C76E5" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="45332445" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D9E36A" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="560336F8" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   1-статья</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F64A7F" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="5460A202" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D94E70A" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="1A33FF5F" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   Кыргыз   Республикасы  БУУнун  Биологиялык  ар  турдуулук   жонундо</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0470630C" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="57D88E6A" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>конвенциясынын  Биологиялык  коопсуздук  боюнча  Картахен  Протоколуиа</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669472F0" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="29DC6D79" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>кошулсун.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680A4823" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="08608331" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7E5695" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="7995A62B" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   2-статья</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CC733D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="7D14C8BD" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186DAE39" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="2165E416" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   Кыргыз  Республикасыныи Тышкы ишгер министрлиги БУУнун  Биологиялык</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C189FD" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="5CEBE958" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>ар турдуулук жонундо конвенциясынын Секретариатына Кыргыз Республикасы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D77B1D" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="6163CE80" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>БУУнун   Биологиялык  чурлуулук  жонундо  конвенциясынын   Биологиялык</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069AD6F7" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="4CF5F62A" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>коопсуздук  боюнча  Картахен Протоколуна кошулганы  жонундо  грамотаны</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D356385" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="12F19828" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>депонирлесин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0437E273" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
-[...4 lines deleted...]
-    <w:p w14:paraId="6EF71670" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="5966E369" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B2F2BC7" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Кыргыз Республикасынын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1824BD87" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
+    <w:p w14:paraId="3BAF5C11" w14:textId="77777777" w:rsidR="00A56F56" w:rsidRDefault="00A56F56">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Президенти</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A56F56">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="747F2F54" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C" w:rsidP="00203D4C">
+    <w:p w14:paraId="314C6105" w14:textId="77777777" w:rsidR="00EE4DC0" w:rsidRDefault="00EE4DC0" w:rsidP="00EE4DC0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D5DD9B2" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C" w:rsidP="00203D4C">
+    <w:p w14:paraId="1191148D" w14:textId="77777777" w:rsidR="00EE4DC0" w:rsidRDefault="00EE4DC0" w:rsidP="00EE4DC0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="597F5A8A" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C">
+  <w:p w14:paraId="38950BBC" w14:textId="77777777" w:rsidR="00EE4DC0" w:rsidRDefault="00EE4DC0">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="640D1245" w14:textId="3EFC0035" w:rsidR="00203D4C" w:rsidRPr="00203D4C" w:rsidRDefault="00203D4C" w:rsidP="00203D4C">
+  <w:p w14:paraId="38921D74" w14:textId="074CA5AE" w:rsidR="00EE4DC0" w:rsidRPr="00EE4DC0" w:rsidRDefault="00EE4DC0" w:rsidP="00EE4DC0">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>cbd.minjust.gov.kg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="51E7F8DC" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C">
+  <w:p w14:paraId="2971B3B6" w14:textId="77777777" w:rsidR="00EE4DC0" w:rsidRDefault="00EE4DC0">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DA7162D" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C" w:rsidP="00203D4C">
+    <w:p w14:paraId="1D8572FD" w14:textId="77777777" w:rsidR="00EE4DC0" w:rsidRDefault="00EE4DC0" w:rsidP="00EE4DC0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03C50BA6" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C" w:rsidP="00203D4C">
+    <w:p w14:paraId="52DE5F80" w14:textId="77777777" w:rsidR="00EE4DC0" w:rsidRDefault="00EE4DC0" w:rsidP="00EE4DC0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="781B74D0" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C">
+  <w:p w14:paraId="5250B1C3" w14:textId="77777777" w:rsidR="00EE4DC0" w:rsidRDefault="00EE4DC0">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="25B31092" w14:textId="1600FD24" w:rsidR="00203D4C" w:rsidRPr="00203D4C" w:rsidRDefault="00203D4C" w:rsidP="00203D4C">
+  <w:p w14:paraId="7D009269" w14:textId="4B4092CD" w:rsidR="00EE4DC0" w:rsidRPr="00EE4DC0" w:rsidRDefault="00EE4DC0" w:rsidP="00EE4DC0">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Кыргыз Республикасынын Окмотунун 2004-жылдын 29-ноябрынын, №871«БУУнун Биологиялык ар турдуулук жонундо конвенциясынын Биологиялык коопсуздук боюнча Картахен Протоколуна Кыргыз Республикасынын кошулуусу тууралуу» Кыргыз Республикасынын Мыйзамынын долбоору жонундо" токтому  </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="086E2F41" w14:textId="77777777" w:rsidR="00203D4C" w:rsidRDefault="00203D4C">
+  <w:p w14:paraId="5B09B148" w14:textId="77777777" w:rsidR="00EE4DC0" w:rsidRDefault="00EE4DC0">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A56F56"/>
-    <w:rsid w:val="00203D4C"/>
     <w:rsid w:val="00A56F56"/>
+    <w:rsid w:val="00EE4DC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="687CE87D"/>
+  <w14:docId w14:val="61B11116"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5DF5AC65-2180-4EBA-ADA8-FEA008554D86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1184,90 +1184,90 @@
         <w:tab w:val="left" w:pos="14656"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
     <w:name w:val="Стандартный HTML Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="HTML"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Consolas"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00203D4C"/>
+    <w:rsid w:val="00EE4DC0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00203D4C"/>
+    <w:rsid w:val="00EE4DC0"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00203D4C"/>
+    <w:rsid w:val="00EE4DC0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00203D4C"/>
+    <w:rsid w:val="00EE4DC0"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">