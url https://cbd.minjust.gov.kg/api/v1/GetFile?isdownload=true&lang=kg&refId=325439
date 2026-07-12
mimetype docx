--- v0 (2026-03-14)
+++ v1 (2026-07-12)
@@ -347,246 +347,246 @@
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   Премьер-министр                     Ф.Кулов</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006E5273">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="153C070B" w14:textId="77777777" w:rsidR="007E02C3" w:rsidRDefault="007E02C3" w:rsidP="007E02C3">
+    <w:p w14:paraId="04F2A281" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1" w:rsidP="00B010F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="485FC890" w14:textId="77777777" w:rsidR="007E02C3" w:rsidRDefault="007E02C3" w:rsidP="007E02C3">
+    <w:p w14:paraId="47E33FB4" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1" w:rsidP="00B010F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3B483DFD" w14:textId="77777777" w:rsidR="007E02C3" w:rsidRDefault="007E02C3">
+  <w:p w14:paraId="3CB51A1C" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="67FA22AE" w14:textId="103F3541" w:rsidR="007E02C3" w:rsidRPr="007E02C3" w:rsidRDefault="007E02C3" w:rsidP="007E02C3">
+  <w:p w14:paraId="390BB18F" w14:textId="442914E4" w:rsidR="00B010F1" w:rsidRPr="00B010F1" w:rsidRDefault="00B010F1" w:rsidP="00B010F1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>cbd.minjust.gov.kg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6D1762CC" w14:textId="77777777" w:rsidR="007E02C3" w:rsidRDefault="007E02C3">
+  <w:p w14:paraId="1AF969DA" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="661B2731" w14:textId="77777777" w:rsidR="007E02C3" w:rsidRDefault="007E02C3" w:rsidP="007E02C3">
+    <w:p w14:paraId="52685F9F" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1" w:rsidP="00B010F1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06516C73" w14:textId="77777777" w:rsidR="007E02C3" w:rsidRDefault="007E02C3" w:rsidP="007E02C3">
+    <w:p w14:paraId="65179D64" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1" w:rsidP="00B010F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="54E72649" w14:textId="77777777" w:rsidR="007E02C3" w:rsidRDefault="007E02C3">
+  <w:p w14:paraId="1C63E95D" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="10AE7806" w14:textId="77777777" w:rsidR="007E02C3" w:rsidRDefault="007E02C3" w:rsidP="007E02C3">
+  <w:p w14:paraId="3F5BE9E7" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1" w:rsidP="00B010F1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Кыргыз Республикасынын Өкмөтүнүн 2005-жылдын 15-сентябрындагы № 433 "БУУнун Биологиялык түрдүүлүк жөнүндө конвенциясына Биологиялык коопсуздук боюнча Картахен протоколун  ишке ашыруу тууралуу" токтому</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="294AE4CC" w14:textId="7736E9A6" w:rsidR="007E02C3" w:rsidRPr="007E02C3" w:rsidRDefault="007E02C3" w:rsidP="007E02C3">
+  <w:p w14:paraId="4E0AF163" w14:textId="5B3FF30C" w:rsidR="00B010F1" w:rsidRPr="00B010F1" w:rsidRDefault="00B010F1" w:rsidP="00B010F1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6FB0E36C" w14:textId="77777777" w:rsidR="007E02C3" w:rsidRDefault="007E02C3">
+  <w:p w14:paraId="09400CD5" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E5273"/>
     <w:rsid w:val="006E5273"/>
-    <w:rsid w:val="007E02C3"/>
+    <w:rsid w:val="00B010F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1077,90 +1077,90 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E02C3"/>
+    <w:rsid w:val="00B010F1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E02C3"/>
+    <w:rsid w:val="00B010F1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E02C3"/>
+    <w:rsid w:val="00B010F1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E02C3"/>
+    <w:rsid w:val="00B010F1"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17470" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17470" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">