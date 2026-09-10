--- v1 (2026-07-12)
+++ v2 (2026-09-10)
@@ -347,246 +347,246 @@
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   Премьер-министр                     Ф.Кулов</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006E5273">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04F2A281" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1" w:rsidP="00B010F1">
+    <w:p w14:paraId="0F8DB69B" w14:textId="77777777" w:rsidR="002C49F9" w:rsidRDefault="002C49F9" w:rsidP="002C49F9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47E33FB4" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1" w:rsidP="00B010F1">
+    <w:p w14:paraId="4B24BDD4" w14:textId="77777777" w:rsidR="002C49F9" w:rsidRDefault="002C49F9" w:rsidP="002C49F9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3CB51A1C" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1">
+  <w:p w14:paraId="156B2F31" w14:textId="77777777" w:rsidR="002C49F9" w:rsidRDefault="002C49F9">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="390BB18F" w14:textId="442914E4" w:rsidR="00B010F1" w:rsidRPr="00B010F1" w:rsidRDefault="00B010F1" w:rsidP="00B010F1">
+  <w:p w14:paraId="6F97330E" w14:textId="52EEE7A0" w:rsidR="002C49F9" w:rsidRPr="002C49F9" w:rsidRDefault="002C49F9" w:rsidP="002C49F9">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>cbd.minjust.gov.kg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1AF969DA" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1">
+  <w:p w14:paraId="2F9FF196" w14:textId="77777777" w:rsidR="002C49F9" w:rsidRDefault="002C49F9">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52685F9F" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1" w:rsidP="00B010F1">
+    <w:p w14:paraId="5FBD457B" w14:textId="77777777" w:rsidR="002C49F9" w:rsidRDefault="002C49F9" w:rsidP="002C49F9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65179D64" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1" w:rsidP="00B010F1">
+    <w:p w14:paraId="543D2AD0" w14:textId="77777777" w:rsidR="002C49F9" w:rsidRDefault="002C49F9" w:rsidP="002C49F9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1C63E95D" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1">
+  <w:p w14:paraId="3A5E2392" w14:textId="77777777" w:rsidR="002C49F9" w:rsidRDefault="002C49F9">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3F5BE9E7" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1" w:rsidP="00B010F1">
+  <w:p w14:paraId="0603981B" w14:textId="77777777" w:rsidR="002C49F9" w:rsidRDefault="002C49F9" w:rsidP="002C49F9">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Кыргыз Республикасынын Өкмөтүнүн 2005-жылдын 15-сентябрындагы № 433 "БУУнун Биологиялык түрдүүлүк жөнүндө конвенциясына Биологиялык коопсуздук боюнча Картахен протоколун  ишке ашыруу тууралуу" токтому</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4E0AF163" w14:textId="5B3FF30C" w:rsidR="00B010F1" w:rsidRPr="00B010F1" w:rsidRDefault="00B010F1" w:rsidP="00B010F1">
+  <w:p w14:paraId="0D82096D" w14:textId="15E4CFC6" w:rsidR="002C49F9" w:rsidRPr="002C49F9" w:rsidRDefault="002C49F9" w:rsidP="002C49F9">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="09400CD5" w14:textId="77777777" w:rsidR="00B010F1" w:rsidRDefault="00B010F1">
+  <w:p w14:paraId="78B0A850" w14:textId="77777777" w:rsidR="002C49F9" w:rsidRDefault="002C49F9">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E5273"/>
+    <w:rsid w:val="002C49F9"/>
     <w:rsid w:val="006E5273"/>
-    <w:rsid w:val="00B010F1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1077,90 +1077,90 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B010F1"/>
+    <w:rsid w:val="002C49F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B010F1"/>
+    <w:rsid w:val="002C49F9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B010F1"/>
+    <w:rsid w:val="002C49F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B010F1"/>
+    <w:rsid w:val="002C49F9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17470" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17470" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">