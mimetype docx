--- v0 (2026-03-14)
+++ v1 (2026-07-12)
@@ -8,64 +8,64 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="34006CE9" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="550FD6F0" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D417D28" wp14:editId="146B3084">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5862E3C8" wp14:editId="64C9552F">
                 <wp:extent cx="1247775" cy="1257300"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Рисунок 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1828739701" name=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId6"/>
                         <a:stretch/>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1247774" cy="1257299"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
@@ -86,4221 +86,4221 @@
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="_x0000_i0" o:spid="_x0000_s0" type="#_x0000_t75" style="width:98.25pt;height:99.00pt;mso-wrap-distance-left:0.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:0.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="false">
                 <v:imagedata r:id="rId8" o:title=""/>
                 <o:lock v:ext="edit" rotation="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5F01D6" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="5BB59971" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1134" w:right="1134" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ЗАКОН КЫРГЫЗСКОЙ РЕСПУБЛИКИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD62464" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="00815776">
+    <w:p w14:paraId="60CC5F3D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00044EBD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="143EEC45" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="1B6E832D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от 23 января 2025 года № 25</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CFAC1AC" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="00815776">
+    <w:p w14:paraId="79AB0AEB" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00044EBD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AE4BC93" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="31CED4B4" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1134" w:right="1134" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О биологической безопасности в Кыргызской Республике</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44232C1E" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="00815776">
+    <w:p w14:paraId="66C2D6A1" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00044EBD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1134" w:right="1134" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14605723" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="5BB0C524" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Настоящий Закон устанавливает правовые нормы в области обеспечения биологической безопасности в Кыргызской Республике и закрепляет государственные гарантии по защите населения и окружающей среды от возможных неблагоприятных последствий воздействия биологич</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>еских агентов и использования продуктов современной биотехнологии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFBA431" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="2787CA13" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="st_1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Законодательство Кыргызской Республики о биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D6DAC5" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="1F600622" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Законодательство Кыргызской Республики о биологической безопасности основывается на </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tooltip="https://cbd.minjust.gov.kg/1-2/edition/1202952/ru" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="affb"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики и состоит из настоящего Закона, иных нормативных правовых актов Кыргызской Республики, а также международных договоров, вступ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ивших в силу в соответствии с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9391C8" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="41D807EA" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Ограничение прав и свобод человека и гражданина при обеспечении биологической безопасности возможно только в той мере, в какой это необходимо в целях защиты здоровья населения, окружающей среды, обеспечения обороноспособности страны и безопасности госуд</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>арства.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074C73CF" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="17B47361" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="st_2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Основные понятия и определения, используемые в настоящем Законе</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0390FC" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="00BAFBC7" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>В настоящем Законе используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DDE3A4" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="2059A2DD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологическая безопасность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - состояние защищенности человека и окружающей среды от воздействия патогенных биологических агентов и/или продуктов современной биотехнологии, обеспечиваемое путем реализации системы политических, правовых, экономических, технологических, биозащитных и и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ных мер;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45731173" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="29C9BA26" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологическая защита</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - комплекс мер по обеспечению биологической безопасности, направленных на обеспечение контроля, учета и защиты биологических материалов и/или оборудования, навыков и данных, связанных с их обработкой для предотвращения неса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>нкционированного доступа к ним, потери, кражи, неправильного использования, утечки или высвобождения;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7140D1" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="3AF71C2F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологическое оружие</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - патогенные микроорганизмы или их споры, вирусы, бактериальные токсины, заражающие людей и животных, предназначенные для массовог</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о поражения живой силы и населения противника, сельскохозяйственных животных, посевов сельскохозяйственных культур, заражения продовольствия и источников воды, а также порчи некоторых видов военного снаряжения и военных материалов. Биологическое оружие вкл</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ючает также средства доставки патогенных микроорганизмов животных переносчиков;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D07C2D" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="35010723" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологический риск</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - сочетание вероятности возникновения вредного воздействия и степени вредного воздействия на человека и/или окружающую среду в тех случаях, когда источник</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ом такого воздействия является патогенный биологический агент и/или продукт современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A38938D" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="037B9399" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологическая угроза</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - наличие опасных биологических факторов, формирующих неприемлемый биологический риск, способный привести к возникновению и/или р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>аспространению массовых болезней (эпидемий, эпизоотий, эпифитотий и отравлений), ухудшению ситуации в области биологической безопасности и/или перерастанию ее в чрезвычайную ситуацию биологического характера;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678173D1" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="36DA0BCE" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>источник биологической опасности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - объект ок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ружающей среды, являющийся резервуаром патогенных биологических агентов, в том числе занесенных на территорию Кыргызской Республики извне, или находящийся на объектах, предназначенных для выполнения работ с патогенными биологическими агентами, или возникши</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>й в рамках оказания медицинской помощи или осуществления ветеринарной деятельности, или созданный в результате отдельных видов деятельности, в том числе бесконтрольного использования генетических материалов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4512D5" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="6603B2A7" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>использование в замкнутых системах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - любая оп</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ерация, осуществляемая в пределах установки, сооружения или иной физической структуры, связанная с живыми измененными организмами, которые регулируются специальными мерами, эффективно ограничивающими их контакт с внешней средой и воздействие на нее;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F06386" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="36E9A22F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>мон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>иторинг биологических рисков</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - выявление, анализ, прогнозирование биологических рисков, их оценка и ранжирование на основе единых критериев;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1126E61F" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="3BFFC608" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оценка биологического риска</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - процесс оценки риска, обусловленного биологической опасностью, осуществляемый с уч</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>етом адекватности любых существующих механизмов контроля, а также включающий принятие решений о приемлемости данного биологического риска;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C56EFF5" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="5E5CFC64" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>патогенные биологические агенты и токсины</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - любой микроорганизм, вирус, биологический токсин, частица или иной ин</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>фекционный материал, в том числе продукты синтетической биологии, встречающиеся в природе или генетически модифицированные, клеточные культуры и эндопаразиты, которые могут вызвать какую-либо инфекцию, аллергическую или токсическую реакцию у людей, животны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>х или растений, ухудшение качества продовольствия, оборудования, припасов или других материалов и неблагоприятное изменение окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E40426D" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="304B8037" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>потенциально опасный биологический объект</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - объекты использования, производства, переработки, хранения, эксплу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>атации, транспортировки или утилизации патогенных биологических агентов и/или продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124120D3" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="5B82896F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">12) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>продукт современной биотехнологии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - продукт использования живых организмов, их систем или продуктов их жизнедеятельности для решения техн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ологических задач, а также возможности создания живых организмов с необходимыми свойствами методом генной инженерии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6794EE3B" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="39DF3DCB" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">13) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>трансграничное перемещение биологических агентов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - перевозка биологических агентов с территории одного государства на территорию сопред</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ельных стран или их транзит.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57843462" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="44525FC0" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="st_3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Основные задачи настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DA8379" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="27301BC6" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Основными задачами настоящего Закона являются:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF273B4" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="7BA6384B" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) обеспечение охраны здоровья населения и окружающей среды от возможных неблагоприятных последствий воздействия патогенных биологически</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>х агентов и/или использования продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324D8374" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="32CA8C62" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) развитие и использование биотехнологии с соблюдением соответствующих мер безопасности в отношении здоровья человека и окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B8C26B" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="1F785E40" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) обеспечение комплексного предотвращения угроз б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>иологической безопасности и минимизация возможных неблагоприятных последствий, связанных с использованием патогенных биологических агентов и токсинов, а также продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6507756F" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="67C47E23" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) реализация норм международных договоров в области биологи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ческой безопасности, вступивших в силу в соответствии с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A31191C" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="7827EA17" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="st_4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 4</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Основные принципы обеспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789D35B0" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="2E4C6B58" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Обеспечение биологической безопасности основывается на принципах:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42219E11" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="44BED387" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) верховенства конституци</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>онных прав и свобод человека и гражданина;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB9D934" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="67C5C399" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) приоритетности национальных интересов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACE705D" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="28EDB174" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) повышения осведомленности населения в вопросах обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB97CC6" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="41BD860F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) ограничения осуществления любых видов деятельности и/или приостановления деятельности, в случае угрозы биологической безопасности, методами введения карантинных ме</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>роприятий, контроля за обращением биологических материалов, повышения уровня безопасности персонала при обращении с биологическими материалами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F47B5E" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="1ECCBBE7" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) своевременного реагирования на биологические угрозы, включая трансграничные перемещения биологических агентов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> и/или продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682D8AE8" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="2F514737" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6) всестороннего анализа и оценки воздействия и последствий любой деятельности на здоровье человека и окружающую среду с учетом требований биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3636C43E" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="5C25C898" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7) использования научно-обоснованного, интегрированного и индивидуального подходов при оценке рисков возможных вредных воздействий потенциально опасных биологических агентов и токсинов, в том числе генетически модифицированных организмов на здоровье челове</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ка и окружающую среду;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E134FD1" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="308D513A" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8) контроля и надзора за обращением с патогенными биологическими агентами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EA0832" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="3871E806" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9) развития международного сотрудничества в области биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E496F5C" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="04DF12BD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="st_5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 5</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Виды биологических угроз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5241E660" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="7CDE86FE" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. К видам биологических угроз относятся:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452FD56E" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="7FEDB029" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>) воздействие природных, техногенных, военных ситуаций на потенциально опасные биологические объекты;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571BADA8" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="5C8C18B1" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) несанкционированное обращение и доступ к патогенным биологическим агентам и их трансграничное перемещение;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE1F7EC" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="059C2BA0" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) превышение среднестатистического уровня з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>аболеваемости человека и/или животных и растений отдельными видами инфекционных (в том числе особо опасных, карантинных) заболеваний;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F0F62C" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="53424D20" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) инфицирование людей и окружающей среды при обращении с патогенными биологическими агентами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6520BCDD" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="3195A0B7" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) использование патогенных</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> биологических агентов и/или продуктов современной биотехнологии в качестве биологического оружия;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FA640B" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="54434906" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6) возникновение аварий, совершение террористических актов, диверсий на объектах, где находятся источники биологической угрозы или проводятся работы с исполь</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>зованием патогенных биологических агентов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DCDA35" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="34553C07" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7) передача патогенных биологических агентов и/или продуктов современной биотехнологии трансграничным путем.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EABDF6B" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="44ECB202" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Порядок предупреждения и предотвращения биологических угроз утверждается Кабинетом Министров Кыргызск</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ой Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A7069C" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="4775CBEB" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="st_6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 6</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Обеспечение биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB53003" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="0D1CE45F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>В целях обеспечения биологической безопасности осуществляются:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFFDCC7" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="2871B681" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) правовое регулирование и контроль за производством, переработкой, использованием, хранением, транспортировкой, сбытом, приобре</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>тением патогенных биологических агентов и продуктов современной биотехнологии, в том числе в научно-исследовательских целях;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC5882C" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="2D7329DD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) охрана населения и окружающей среды от патогенных биологических агентов и продуктов современной биотехнологии в соответствии с з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>аконодательством в сфере общественного здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7405DD91" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="3619C333" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) определение полномочий и ответственности государственных органов, органов местного самоуправления, физических и юридических лиц в части обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2011FEDC" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="1562530C" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) проведение монитор</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>инга и актуализации Национального контрольного списка Кыргызской Республики контролируемой продукции в соответствии с законодательством в области экспортного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6B0913" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="7818ACD4" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) принятие мер реагирования по защите населения и окружающей среды при возникновении угрозы биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E47FEDC" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="65AB2711" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6) повышение уровня осведомленности населения в вопросах обеспечения биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B09198F" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="7206A04C" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="st_7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 7</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Государственное правовое рег</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>улирование в области обеспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57266268" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="03407DBF" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Государственное правовое регулирование в области обеспечения биологической безопасности осуществляется путем:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769A1981" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="5C24BEDC" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) реализации единой государственной политики в области обеспечения биологической б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>езопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D14F05" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="08BAD9CA" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) осуществления государственного контроля и надзора за соблюдением требований в области обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D12EAF" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="0341D907" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) пресечения незаконных трансграничных перемещений биологических агентов и/или продуктов современной биотехнологи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и с учетом мер, направленных на их недопущение, и в соответствующих случаях, предусматривающих наказание за незаконные трансграничные перемещения потенциально опасных биологических агентов и/или продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF8CE70" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="102F8F54" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) государственного конт</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>роля и надзора за трансграничным перемещением биологических агентов и/или продуктов современной биотехнологии и генетически модифицированных организмов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33145084" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="0B9A3C53" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) развития международного сотрудничества, включая совершенствование и унификацию законодательства, мех</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>анизмов реализации международных договоров и соглашений в области обеспечения биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D61A9C7" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="3708E61D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Все патогенные биологические агенты и продукты современной биотехнологии производятся, перерабатываются, передаются, используются, хранятся, уничто</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>жаются, экспортируются (импортируются) только юридическими лицами, имеющими лицензии (разрешения) на соответствующий вид деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BAF842" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="6B70B595" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Указанные юридические лица предпринимают все необходимые меры по обеспечению безопасности и сохранности патогенных биолог</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ических агентов и продуктов современной биотехнологии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD2C1F6" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="5DF3072B" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Лицензирование деятельности юридических лиц, связанной с использованием биологических агентов и/или продуктов современной биотехнологии, регулируется законодательством Кыргызской Республики в сфере лиц</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ензионно-разрешительной системы.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3967C6DF" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="4F66E824" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3. Критерии мониторинга и оценки биологических рисков, а также перечень организаций, уполномоченных проводить оценку рисков, утверждаются Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D451DF2" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="39E4A005" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4. Требования по обеспечению физической за</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>щиты потенциально опасных биологических объектов с учетом категории опасности имеющихся на них биологических агентов и/или продуктов современной биотехнологии утверждаются Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9AAAF3" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="12DBABB9" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="st_8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 8</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Определение групп опасности пат</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>огенных биологических агентов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9D048B" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="10578BC3" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. В зависимости от степени потенциальной опасности для здоровья человека и окружающей среды, возникающей при осуществлении видов деятельности, регламентируемых настоящим Законом, для замкнутых систем устанавливаются следующие</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> группы опасности патогенных биологических агентов:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C42149" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="09996A1F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) I группа - соответствует деятельности с повышенным риском, сравнимым с риском использования микроорганизмов, способных распространять особо опасные инфекции;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3DD0BA" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="5D88D62A" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) II группа - соответствует деятельности с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> умеренным риском, сравнимым с риском использования микроорганизмов, потенциально способных передавать инфекции;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7D35EE" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="658CFE38" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) III группа - соответствует деятельности со сниженным риском, сравнимым с риском использования условно патогенных микроорганизмов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008AB472" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="6D0198EF" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) IV груп</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>па - соответствует деятельности с незначительным риском, сравнимым с риском использования непатогенных микроорганизмов, или без риска.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643929BE" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="71550CEC" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Виды деятельности, осуществляемые с микроорганизмами в замкнутых системах в объемах, выходящих за рамки лабораторных и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сследований, а также осуществляемые в незамкнутых системах, относятся к I и II группам риска.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00033DF0" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="66DD9C90" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3. Списки (перечни) патогенных биологических агентов с их распределением по группам опасности, а также порядок осуществления мер контроля в отношении патогенных б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>иологических агентов каждой из групп устанавливаются подзаконными нормативными правовыми документами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176BCBF3" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="5ECC30A1" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="st_9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 9</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Запрещающие меры в обеспечении биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7BDFC1" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="5A72750A" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Юридическим и физическим лицам запрещается:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3443B270" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="7400F7B1" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) принимать решения и совершать действия, противоречащие настоящему Закону, создающие угрозу биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2421412D" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="642B3331" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2) оказывать содействие в несанкционированной деятельности третьих лиц по применению патогенных биологических агентов и/или продуктов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACE2C4F" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="6857BC3C" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) разрабатывать или оказывать содействие в разработке патогенных биологических агентов и продуктов современной биотехнологии для их использования в качестве биологического оружия, включая строительство и приобретение объектов, о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>борудования и материалов, предназначенных для производства биологического оружия;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4286A36F" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="08DD370C" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) создавать потенциальную угрозу для населения и окружающей среды путем хищения и высвобождения патогенных биологических агентов и/или продуктов современной биотехнологии из</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> потенциально опасных биологических объектов, включая их распространение в диверсионных целях;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4238BB85" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="29957465" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) трансграничное перемещение патогенных биологических агентов и продукции двойного назначения, не включенных в Национальный контрольный список Кыргызской Респуб</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>лики контролируемой продукции, в нарушение норм законодательства об экспортном контроле.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157EA58D" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="659F0089" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Физическим лицам и юридическим лицам, не имеющим лицензии, запрещается осуществлять деятельность с патогенными биологическими агентами и/или продуктами современной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биотехнологии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A1C998" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="1FE46A4D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3. Порядок осуществления экспортного контроля за трансграничным перемещением продукций двойного назначения и Национальный контрольный список Кыргызской Республики контролируемой продукции утверждаются Кабинетом Министров Кыргызской Республик</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BFAEF9" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="18CEE058" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="st_10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 10</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Полномочия Президента Кыргызской Республики в области обеспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA86FBC" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="538157AD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Президент Кыргызской Республики:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD33AB7" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="240D5B2C" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) определяет единую государственную политику в области обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018059E6" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="2F6F59DD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) формирует и возгл</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>авляет консультативно-совещательный орган по обеспечению биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340570BF" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="5DD73392" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">3) осуществляет иные полномочия в области обеспечения биологической безопасности в соответствии с </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tooltip="https://cbd.minjust.gov.kg/1-2/edition/1202952/ru" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="affb"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики и иными законодательными актами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC31EF6" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="23E26266" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="st_11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 11</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Полномочия Кабинета Министров Кыргызской Республики в области обеспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B87A4F7" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="3EE5AE48" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Кабинет Министров Кыргызс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>кой Республики в целях обеспечения биологической безопасности наделяется следующими полномочиями:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD04E93" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="0C5BE816" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) реализует государственную политику в области обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B635C1B" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="3CE344FF" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) принимает нормативные правовые акты для реализации настоящего Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>а;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD157A4" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="75DABC88" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) определяет координирующий уполномоченный государственный орган по обеспечению биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431C14B5" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="637F9BB3" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">4) определяет полномочия и координирует деятельность уполномоченных государственных органов Кыргызской Республики, ответственных за обеспечение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологической безопасности в рамках своих компетенций;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27532D56" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="31850A41" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) определяет права и обязанности юридических и физических лиц по обеспечению биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFEFDF4" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="57E72C7D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6) принимает программы по обеспечению биологической безопасности в Кыргызской Республике с опре</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>делением приоритетных направлений научно-исследовательской деятельности, а также подготовке и повышению квалификации кадров в образовательных учреждениях по вопросам биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D615EF2" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="5AA29F2F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7) осуществляет координацию по выполнению обязательств государ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ства по международным договорам в области обеспечения биологической безопасности, оборота патогенных биологических агентов и контроля над ними;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B843392" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="2BC1BDDE" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8) осуществляет другие полномочия в соответствии с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BB30B8" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="429DC7CA" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Порядок взаимодей</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ствия государственных органов и органов местного самоуправления по обеспечению биологической безопасности утверждается Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D48E406" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="3A065791" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3. Порядок организации системы государственного учета патогенных биологических агентов с учето</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>м автоматизированной информационной системы, включающей в себя межведомственное электронное взаимодействие, утверждается Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7060AA92" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="205A1E95" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="st_12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 12</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Полномочия органов местного самоуправления в области обеспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477C8E90" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="3C5409DA" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Органы местного самоуправления в целях обеспечения биологической безопасности наделяются следующими полномочиями:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1075F6F8" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="7F0AD439" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1) совместно с уполномоченными государственными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>органами в области биологической безопасности обеспечивают своевременное оповещение населения о возникновении угрозы биологической безопасности или чрезвычайных ситуаций, связанных с ней;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1890349B" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="5D7C7B5A" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) содействуют в предупреждении и ликвидации последствий чрезвычайны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>х ситуаций, связанных с биологической угрозой;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3ECDBC" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="0B951439" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) в случае возникновения чрезвычайных ситуаций вследствие нарушения биологической безопасности действуют в соответствии с законодательством о гражданской защите;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5767A4AD" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="71359117" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) осуществляют иные полномочия в соответствии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E255298" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="2F0C1D03" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="st_13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 13</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Меры по защите информации в отношении патогенных биологических агентов и продуктов современной биотехнологии</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DE7194" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="7EC1C717" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Информация, касающаяся методов изготовления и характеристик патогенных биологических аген</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>тов и продуктов современной биотехнологии, конкретных мест их применения, в том числе содержащаяся на электронных носителях, является информацией для ограниченного использования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B804DF" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="6AFFB6BD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Информацию о методах изготовления и характеристике патогенных биологических а</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>гентов и/или продуктов современной биотехнологии запрещается передавать по телекоммуникационным сетям общего пользования и хранить на компьютерах, подключенных к таким сетям.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569FAB23" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="6F125463" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Порядок обеспечения защиты информации в отношении патогенных биологических агенто</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в и продуктов современной биотехнологии устанавливается Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46754C89" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="2D3C512D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Порядок допуска физических лиц к работе с патогенными биологическими агентами и продуктами современной биотехнологии устанавливается Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D05F00D" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="7E0304E2" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="st_14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 14</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Государственный контроль и надзор</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D6D2C1" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="54DF54A0" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. В целях недопущения, выявлени</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>я, пресечения и устранения нарушений по обеспечению биологической безопасности ведется государственный контроль и надзор.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575FFA26" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="16BE6827" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Государственный контроль и надзор в области обеспечения биологической безопасности осуществляется государственными органами в соотв</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>етствии с возложенными на них полномочиями.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180C5AF3" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="21AE5478" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="st_15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 15</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Международное сотрудничество по обеспечению биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D09D945" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="37EB5131" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. В целях контроля над применением патогенных биологических агентов и/или продуктов современной биотехнологии, а также их использ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ованием в террористических целях, осуществляется международное сотрудничество.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE1005C" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="59969738" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правовую основу международного сотрудничества в сфере контроля над патогенными биологическими агентами и/или продуктами современной биотехнологии составляют международные догово</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ры, основополагающие международные нормативные правовые акты в сфере обеспечения биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD7B085" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="0134380F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Не допускается в рамках международного сотрудничества принятие обязательств, не соответствующих национальным интересам Кыргызской Республики, спосо</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>бных нанести ущерб национальной безопасности Кыргызской Республики или ведущих к утрате независимости Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9BDC1F" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="4B573C77" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Основными направлениями международного сотрудничества являются:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12586A34" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="6CB770BA" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1) оказание взаимной правовой, методической, технической и иной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>помощи;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EF17AB" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="546C9085" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) выработка согласованной политики по гармонизации законодательств;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436BDF9A" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="63F12F62" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) совместная работа по предотвращению и устранению причин и условий, способствующих незаконному обороту/непреднамеренной утечке патогенных биологических агентов и/или продуктов с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>овременной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6DE0AD" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="36B3A01D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) обмен информацией по вопросам контроля над патогенными биологическими агентами и продуктами современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E511C7F" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="24124663" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) проведение совместных оперативных и иных мероприятий по пресечению незаконного перемещения/непреднамеренн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ых утечек через границу патогенных биологических агентов и/или продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BF1133" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="6C23133D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6) подготовка кадров и повышение их квалификации;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65039BEE" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="18A5EBBF" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7) определение ответственности сторон в случае возникновения непреднамеренной утечки патогенных биологических агентов и/или продуктов современной биотехнологии с территории другой страны.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5681E176" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="3051B71C" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="st_16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 16</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Ответственность за нарушение законодательства в области о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>беспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB34A34" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="49EA73E7" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>За нарушение законодательства в области обеспечения биологической безопасности устанавливается ответственность в соответствии с законодательством о правонарушениях и уголовным законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C327AAB" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="426D50BD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="st_17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>татья 17</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Вступление в силу настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2798BA6E" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="76BF4B1B" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Настоящий Закон вступает в силу по истечении шести месяцев со дня официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2934CC4E" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="23B152F5" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Опубликован в официальной государственной газете "Эркин-Тоо" от 28 января 2025 года № 6 (3662)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698E849B" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="64C83620" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Кабинету Минист</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ров Кыргызской Республики в шестимесячный срок со дня вступления в силу настоящего Закона привести свои решения в соответствие с настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8217F6" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="6FD16182" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DDF030" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="00815776">
+    <w:p w14:paraId="4E96AA0B" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00044EBD">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5953"/>
         <w:gridCol w:w="3501"/>
         <w:gridCol w:w="5116"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00815776" w14:paraId="77FD148B" w14:textId="77777777">
+      <w:tr w:rsidR="00044EBD" w14:paraId="5108242C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="567" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="255447A4" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+          <w:p w14:paraId="05063E8B" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Президент</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D4D2F21" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+          <w:p w14:paraId="5B9A061A" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0515C295" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+          <w:p w14:paraId="3EE908B5" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED68D72" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+          <w:p w14:paraId="0CFFEBDD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>С.Н. Жапаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815776" w14:paraId="50DD7AC2" w14:textId="77777777">
+      <w:tr w:rsidR="00044EBD" w14:paraId="7BF53CE7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="567" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="430A194C" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+          <w:p w14:paraId="4060903D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75795BBD" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+          <w:p w14:paraId="538A4F59" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC1476A" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+          <w:p w14:paraId="7C12E557" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00815776" w14:paraId="070C75FE" w14:textId="77777777">
+      <w:tr w:rsidR="00044EBD" w14:paraId="4D65150F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="567" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5BBB48BB" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+          <w:p w14:paraId="0A2E6554" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Принят</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AE2091F" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+          <w:p w14:paraId="30F20149" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Жогорку Кенешем</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C84C647" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+          <w:p w14:paraId="4F282915" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5CB7475E" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+          <w:p w14:paraId="52BCE31E" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7E39B61D" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+          <w:p w14:paraId="3361E398" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:tooltip="https://cbd.minjust.gov.kg/6-16112/edition/23813/ru" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="affb"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>18 декабря 2024 года</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="041743B4" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="39E5CE4B" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8D0D3C" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="00815776">
+    <w:p w14:paraId="4027F806" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00044EBD">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00815776">
+    <w:sectPr w:rsidR="00044EBD">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C8D7783" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="4F5108FC" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CA670CF" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="102EC5D5" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4309,209 +4309,209 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0E3BC690" w14:textId="77777777" w:rsidR="000E2822" w:rsidRDefault="000E2822">
+  <w:p w14:paraId="3673A37A" w14:textId="77777777" w:rsidR="00872328" w:rsidRDefault="00872328">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="14F4DBAE" w14:textId="21A9372D" w:rsidR="000E2822" w:rsidRPr="000E2822" w:rsidRDefault="000E2822" w:rsidP="000E2822">
+  <w:p w14:paraId="5087D777" w14:textId="01DF0F5C" w:rsidR="00872328" w:rsidRPr="00872328" w:rsidRDefault="00872328" w:rsidP="00872328">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>cbd.minjust.gov.kg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="25A3C7A2" w14:textId="77777777" w:rsidR="000E2822" w:rsidRDefault="000E2822">
+  <w:p w14:paraId="671D90A4" w14:textId="77777777" w:rsidR="00872328" w:rsidRDefault="00872328">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="424BF211" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="1AD5CAA3" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63349C3B" w14:textId="77777777" w:rsidR="00815776" w:rsidRDefault="000E2822">
+    <w:p w14:paraId="19B4C2B7" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="149E1182" w14:textId="77777777" w:rsidR="000E2822" w:rsidRDefault="000E2822">
+  <w:p w14:paraId="55D64B56" w14:textId="77777777" w:rsidR="00872328" w:rsidRDefault="00872328">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5020C55F" w14:textId="1A8955B1" w:rsidR="000E2822" w:rsidRPr="000E2822" w:rsidRDefault="000E2822" w:rsidP="000E2822">
+  <w:p w14:paraId="562B76E2" w14:textId="30532C81" w:rsidR="00872328" w:rsidRPr="00872328" w:rsidRDefault="00872328" w:rsidP="00872328">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Закон КР от 23 января 2025 года № 25 "О биологической безопасности в      Кыргызской Республике"</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="588A52DE" w14:textId="77777777" w:rsidR="000E2822" w:rsidRDefault="000E2822">
+  <w:p w14:paraId="6FD42EBE" w14:textId="77777777" w:rsidR="00872328" w:rsidRDefault="00872328">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00815776"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00815776"/>
+    <w:rsidRoot w:val="00044EBD"/>
+    <w:rsid w:val="00044EBD"/>
+    <w:rsid w:val="00872328"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="155D2C96"/>
-  <w15:docId w15:val="{157EC562-E80D-4E72-B6E0-6F90799AFBB2}"/>
+  <w14:docId w14:val="37C73CF1"/>
+  <w15:docId w15:val="{2D722321-6FD9-4006-B3EF-EE6A2CCBBB0A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>