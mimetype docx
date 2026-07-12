--- v1 (2026-07-12)
+++ v2 (2026-07-12)
@@ -8,64 +8,64 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="550FD6F0" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="429811EE" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5862E3C8" wp14:editId="64C9552F">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="349C147F" wp14:editId="62CB2560">
                 <wp:extent cx="1247775" cy="1257300"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Рисунок 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1828739701" name=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId6"/>
                         <a:stretch/>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1247774" cy="1257299"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
@@ -86,4221 +86,4221 @@
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="_x0000_i0" o:spid="_x0000_s0" type="#_x0000_t75" style="width:98.25pt;height:99.00pt;mso-wrap-distance-left:0.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:0.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="false">
                 <v:imagedata r:id="rId8" o:title=""/>
                 <o:lock v:ext="edit" rotation="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB59971" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="5EF4A935" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1134" w:right="1134" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ЗАКОН КЫРГЫЗСКОЙ РЕСПУБЛИКИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60CC5F3D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00044EBD">
+    <w:p w14:paraId="6B0C369C" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00BD069C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B6E832D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="4E97EF24" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от 23 января 2025 года № 25</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79AB0AEB" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00044EBD">
+    <w:p w14:paraId="35BE0448" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00BD069C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31CED4B4" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="55B70D94" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1134" w:right="1134" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О биологической безопасности в Кыргызской Республике</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C2D6A1" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00044EBD">
+    <w:p w14:paraId="6A90D548" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00BD069C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1134" w:right="1134" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BB0C524" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="51532849" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Настоящий Закон устанавливает правовые нормы в области обеспечения биологической безопасности в Кыргызской Республике и закрепляет государственные гарантии по защите населения и окружающей среды от возможных неблагоприятных последствий воздействия биологич</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>еских агентов и использования продуктов современной биотехнологии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2787CA13" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7E3D5F65" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="st_1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Законодательство Кыргызской Республики о биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F600622" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="13818E98" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Законодательство Кыргызской Республики о биологической безопасности основывается на </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tooltip="https://cbd.minjust.gov.kg/1-2/edition/1202952/ru" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="affb"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики и состоит из настоящего Закона, иных нормативных правовых актов Кыргызской Республики, а также международных договоров, вступ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ивших в силу в соответствии с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D807EA" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="6C481C15" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Ограничение прав и свобод человека и гражданина при обеспечении биологической безопасности возможно только в той мере, в какой это необходимо в целях защиты здоровья населения, окружающей среды, обеспечения обороноспособности страны и безопасности госуд</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>арства.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B47361" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="256A3AAE" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="st_2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Основные понятия и определения, используемые в настоящем Законе</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BAFBC7" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7759F229" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>В настоящем Законе используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2059A2DD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="50ABFDA3" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологическая безопасность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - состояние защищенности человека и окружающей среды от воздействия патогенных биологических агентов и/или продуктов современной биотехнологии, обеспечиваемое путем реализации системы политических, правовых, экономических, технологических, биозащитных и и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ных мер;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C9BA26" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="712E4209" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологическая защита</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - комплекс мер по обеспечению биологической безопасности, направленных на обеспечение контроля, учета и защиты биологических материалов и/или оборудования, навыков и данных, связанных с их обработкой для предотвращения неса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>нкционированного доступа к ним, потери, кражи, неправильного использования, утечки или высвобождения;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF71C2F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="16A83BB9" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологическое оружие</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - патогенные микроорганизмы или их споры, вирусы, бактериальные токсины, заражающие людей и животных, предназначенные для массовог</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о поражения живой силы и населения противника, сельскохозяйственных животных, посевов сельскохозяйственных культур, заражения продовольствия и источников воды, а также порчи некоторых видов военного снаряжения и военных материалов. Биологическое оружие вкл</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ючает также средства доставки патогенных микроорганизмов животных переносчиков;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35010723" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="4F07E3C6" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологический риск</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - сочетание вероятности возникновения вредного воздействия и степени вредного воздействия на человека и/или окружающую среду в тех случаях, когда источник</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ом такого воздействия является патогенный биологический агент и/или продукт современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037B9399" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7CBA0C47" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологическая угроза</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - наличие опасных биологических факторов, формирующих неприемлемый биологический риск, способный привести к возникновению и/или р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>аспространению массовых болезней (эпидемий, эпизоотий, эпифитотий и отравлений), ухудшению ситуации в области биологической безопасности и/или перерастанию ее в чрезвычайную ситуацию биологического характера;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DA0BCE" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="0875E879" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>источник биологической опасности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - объект ок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ружающей среды, являющийся резервуаром патогенных биологических агентов, в том числе занесенных на территорию Кыргызской Республики извне, или находящийся на объектах, предназначенных для выполнения работ с патогенными биологическими агентами, или возникши</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>й в рамках оказания медицинской помощи или осуществления ветеринарной деятельности, или созданный в результате отдельных видов деятельности, в том числе бесконтрольного использования генетических материалов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6603B2A7" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="2E6413FE" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>использование в замкнутых системах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - любая оп</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ерация, осуществляемая в пределах установки, сооружения или иной физической структуры, связанная с живыми измененными организмами, которые регулируются специальными мерами, эффективно ограничивающими их контакт с внешней средой и воздействие на нее;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E9A22F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="505FCD4A" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>мон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>иторинг биологических рисков</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - выявление, анализ, прогнозирование биологических рисков, их оценка и ранжирование на основе единых критериев;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFFC608" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="06537DCE" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оценка биологического риска</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - процесс оценки риска, обусловленного биологической опасностью, осуществляемый с уч</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>етом адекватности любых существующих механизмов контроля, а также включающий принятие решений о приемлемости данного биологического риска;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5CFC64" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="4C0E0D38" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>патогенные биологические агенты и токсины</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - любой микроорганизм, вирус, биологический токсин, частица или иной ин</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>фекционный материал, в том числе продукты синтетической биологии, встречающиеся в природе или генетически модифицированные, клеточные культуры и эндопаразиты, которые могут вызвать какую-либо инфекцию, аллергическую или токсическую реакцию у людей, животны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>х или растений, ухудшение качества продовольствия, оборудования, припасов или других материалов и неблагоприятное изменение окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304B8037" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="521DFED3" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>потенциально опасный биологический объект</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - объекты использования, производства, переработки, хранения, эксплу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>атации, транспортировки или утилизации патогенных биологических агентов и/или продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B82896F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="63C5CA8E" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">12) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>продукт современной биотехнологии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - продукт использования живых организмов, их систем или продуктов их жизнедеятельности для решения техн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ологических задач, а также возможности создания живых организмов с необходимыми свойствами методом генной инженерии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DF3DCB" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="35F884A0" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">13) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>трансграничное перемещение биологических агентов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - перевозка биологических агентов с территории одного государства на территорию сопред</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ельных стран или их транзит.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44525FC0" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="1A04BC34" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="st_3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Основные задачи настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27301BC6" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="42B4D4B5" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Основными задачами настоящего Закона являются:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA6384B" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="2E50F7FA" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) обеспечение охраны здоровья населения и окружающей среды от возможных неблагоприятных последствий воздействия патогенных биологически</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>х агентов и/или использования продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CA8C62" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7345EB96" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) развитие и использование биотехнологии с соблюдением соответствующих мер безопасности в отношении здоровья человека и окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F785E40" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="5C6BDB6B" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) обеспечение комплексного предотвращения угроз б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>иологической безопасности и минимизация возможных неблагоприятных последствий, связанных с использованием патогенных биологических агентов и токсинов, а также продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C47E23" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="30CD7083" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) реализация норм международных договоров в области биологи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ческой безопасности, вступивших в силу в соответствии с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7827EA17" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="546226DB" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="st_4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 4</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Основные принципы обеспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4C6B58" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="54799485" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Обеспечение биологической безопасности основывается на принципах:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BED387" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="5743A0E9" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) верховенства конституци</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>онных прав и свобод человека и гражданина;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C5C399" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="5880E861" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) приоритетности национальных интересов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EDB174" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="645FB3FE" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) повышения осведомленности населения в вопросах обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BD860F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="4689008C" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) ограничения осуществления любых видов деятельности и/или приостановления деятельности, в случае угрозы биологической безопасности, методами введения карантинных ме</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>роприятий, контроля за обращением биологических материалов, повышения уровня безопасности персонала при обращении с биологическими материалами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECCBBE7" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="10E6DC92" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) своевременного реагирования на биологические угрозы, включая трансграничные перемещения биологических агентов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> и/или продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F514737" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="03A87B20" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6) всестороннего анализа и оценки воздействия и последствий любой деятельности на здоровье человека и окружающую среду с учетом требований биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C25C898" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="718822EF" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7) использования научно-обоснованного, интегрированного и индивидуального подходов при оценке рисков возможных вредных воздействий потенциально опасных биологических агентов и токсинов, в том числе генетически модифицированных организмов на здоровье челове</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ка и окружающую среду;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308D513A" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="0EB12064" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8) контроля и надзора за обращением с патогенными биологическими агентами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3871E806" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="3C344FA8" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9) развития международного сотрудничества в области биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DF12BD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="3DE0A3C4" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="st_5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 5</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Виды биологических угроз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDE86FE" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="6DF777D5" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. К видам биологических угроз относятся:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEDB029" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="49BD1A38" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>) воздействие природных, техногенных, военных ситуаций на потенциально опасные биологические объекты;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8C18B1" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="76A3A949" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) несанкционированное обращение и доступ к патогенным биологическим агентам и их трансграничное перемещение;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059C2BA0" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7FA258A4" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) превышение среднестатистического уровня з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>аболеваемости человека и/или животных и растений отдельными видами инфекционных (в том числе особо опасных, карантинных) заболеваний;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53424D20" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="122F86FD" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) инфицирование людей и окружающей среды при обращении с патогенными биологическими агентами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3195A0B7" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="445A51AE" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) использование патогенных</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> биологических агентов и/или продуктов современной биотехнологии в качестве биологического оружия;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54434906" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="57FC5BC6" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6) возникновение аварий, совершение террористических актов, диверсий на объектах, где находятся источники биологической угрозы или проводятся работы с исполь</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>зованием патогенных биологических агентов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34553C07" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="0759936C" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7) передача патогенных биологических агентов и/или продуктов современной биотехнологии трансграничным путем.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44ECB202" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="12795D92" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Порядок предупреждения и предотвращения биологических угроз утверждается Кабинетом Министров Кыргызск</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ой Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4775CBEB" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="55075A84" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="st_6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 6</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Обеспечение биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1CE45F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="162867CD" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>В целях обеспечения биологической безопасности осуществляются:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2871B681" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="2722E1E4" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) правовое регулирование и контроль за производством, переработкой, использованием, хранением, транспортировкой, сбытом, приобре</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>тением патогенных биологических агентов и продуктов современной биотехнологии, в том числе в научно-исследовательских целях;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7329DD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="0040A712" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) охрана населения и окружающей среды от патогенных биологических агентов и продуктов современной биотехнологии в соответствии с з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>аконодательством в сфере общественного здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3619C333" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="4B561CB4" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) определение полномочий и ответственности государственных органов, органов местного самоуправления, физических и юридических лиц в части обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1562530C" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="419803F4" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) проведение монитор</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>инга и актуализации Национального контрольного списка Кыргызской Республики контролируемой продукции в соответствии с законодательством в области экспортного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7818ACD4" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7FDC7257" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) принятие мер реагирования по защите населения и окружающей среды при возникновении угрозы биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AB2711" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="471B777B" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6) повышение уровня осведомленности населения в вопросах обеспечения биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7206A04C" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="03C3778A" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="st_7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 7</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Государственное правовое рег</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>улирование в области обеспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03407DBF" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7CCD920A" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Государственное правовое регулирование в области обеспечения биологической безопасности осуществляется путем:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C24BEDC" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="75689093" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) реализации единой государственной политики в области обеспечения биологической б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>езопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BAD9CA" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="477F5CD9" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) осуществления государственного контроля и надзора за соблюдением требований в области обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0341D907" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7C19DE00" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) пресечения незаконных трансграничных перемещений биологических агентов и/или продуктов современной биотехнологи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и с учетом мер, направленных на их недопущение, и в соответствующих случаях, предусматривающих наказание за незаконные трансграничные перемещения потенциально опасных биологических агентов и/или продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102F8F54" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="076698CB" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) государственного конт</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>роля и надзора за трансграничным перемещением биологических агентов и/или продуктов современной биотехнологии и генетически модифицированных организмов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9A3C53" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="060061B7" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) развития международного сотрудничества, включая совершенствование и унификацию законодательства, мех</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>анизмов реализации международных договоров и соглашений в области обеспечения биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3708E61D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="57B16546" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Все патогенные биологические агенты и продукты современной биотехнологии производятся, перерабатываются, передаются, используются, хранятся, уничто</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>жаются, экспортируются (импортируются) только юридическими лицами, имеющими лицензии (разрешения) на соответствующий вид деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B70B595" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="4B870652" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Указанные юридические лица предпринимают все необходимые меры по обеспечению безопасности и сохранности патогенных биолог</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ических агентов и продуктов современной биотехнологии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF3072B" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="160A541B" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Лицензирование деятельности юридических лиц, связанной с использованием биологических агентов и/или продуктов современной биотехнологии, регулируется законодательством Кыргызской Республики в сфере лиц</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ензионно-разрешительной системы.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F66E824" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="25493AE5" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3. Критерии мониторинга и оценки биологических рисков, а также перечень организаций, уполномоченных проводить оценку рисков, утверждаются Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E4A005" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="056527AE" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4. Требования по обеспечению физической за</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>щиты потенциально опасных биологических объектов с учетом категории опасности имеющихся на них биологических агентов и/или продуктов современной биотехнологии утверждаются Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DBABB9" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="14AFF270" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="st_8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 8</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Определение групп опасности пат</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>огенных биологических агентов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10578BC3" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="3CF47D51" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. В зависимости от степени потенциальной опасности для здоровья человека и окружающей среды, возникающей при осуществлении видов деятельности, регламентируемых настоящим Законом, для замкнутых систем устанавливаются следующие</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> группы опасности патогенных биологических агентов:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09996A1F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="0A7862F9" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) I группа - соответствует деятельности с повышенным риском, сравнимым с риском использования микроорганизмов, способных распространять особо опасные инфекции;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D88D62A" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="47799611" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) II группа - соответствует деятельности с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> умеренным риском, сравнимым с риском использования микроорганизмов, потенциально способных передавать инфекции;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658CFE38" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="1E7ED914" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) III группа - соответствует деятельности со сниженным риском, сравнимым с риском использования условно патогенных микроорганизмов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0198EF" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="035A9203" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) IV груп</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>па - соответствует деятельности с незначительным риском, сравнимым с риском использования непатогенных микроорганизмов, или без риска.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71550CEC" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="44A023FA" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Виды деятельности, осуществляемые с микроорганизмами в замкнутых системах в объемах, выходящих за рамки лабораторных и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сследований, а также осуществляемые в незамкнутых системах, относятся к I и II группам риска.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DD9C90" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="4E911213" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3. Списки (перечни) патогенных биологических агентов с их распределением по группам опасности, а также порядок осуществления мер контроля в отношении патогенных б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>иологических агентов каждой из групп устанавливаются подзаконными нормативными правовыми документами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECC30A1" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="2E6F3E17" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="st_9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 9</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Запрещающие меры в обеспечении биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A72750A" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7CADD45D" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Юридическим и физическим лицам запрещается:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7400F7B1" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="33B8F616" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) принимать решения и совершать действия, противоречащие настоящему Закону, создающие угрозу биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642B3331" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="59C57F09" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2) оказывать содействие в несанкционированной деятельности третьих лиц по применению патогенных биологических агентов и/или продуктов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6857BC3C" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="08A75C55" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) разрабатывать или оказывать содействие в разработке патогенных биологических агентов и продуктов современной биотехнологии для их использования в качестве биологического оружия, включая строительство и приобретение объектов, о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>борудования и материалов, предназначенных для производства биологического оружия;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DD370C" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="178DD71D" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) создавать потенциальную угрозу для населения и окружающей среды путем хищения и высвобождения патогенных биологических агентов и/или продуктов современной биотехнологии из</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> потенциально опасных биологических объектов, включая их распространение в диверсионных целях;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29957465" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="378229C9" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) трансграничное перемещение патогенных биологических агентов и продукции двойного назначения, не включенных в Национальный контрольный список Кыргызской Респуб</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>лики контролируемой продукции, в нарушение норм законодательства об экспортном контроле.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659F0089" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="1789CAFB" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Физическим лицам и юридическим лицам, не имеющим лицензии, запрещается осуществлять деятельность с патогенными биологическими агентами и/или продуктами современной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биотехнологии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE46A4D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="1C3CB330" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3. Порядок осуществления экспортного контроля за трансграничным перемещением продукций двойного назначения и Национальный контрольный список Кыргызской Республики контролируемой продукции утверждаются Кабинетом Министров Кыргызской Республик</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CEE058" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="5FB2EE29" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="st_10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 10</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Полномочия Президента Кыргызской Республики в области обеспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538157AD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="6E677DCC" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Президент Кыргызской Республики:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240D5B2C" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="1351F253" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) определяет единую государственную политику в области обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6F59DD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="49CA0D54" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) формирует и возгл</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>авляет консультативно-совещательный орган по обеспечению биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD73392" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="676E2BAD" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">3) осуществляет иные полномочия в области обеспечения биологической безопасности в соответствии с </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tooltip="https://cbd.minjust.gov.kg/1-2/edition/1202952/ru" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="affb"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики и иными законодательными актами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E26266" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="088E75BA" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="st_11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 11</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Полномочия Кабинета Министров Кыргызской Республики в области обеспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE5AE48" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="5C4706EF" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Кабинет Министров Кыргызс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>кой Республики в целях обеспечения биологической безопасности наделяется следующими полномочиями:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5BE816" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="2BE1D8AA" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) реализует государственную политику в области обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE344FF" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="1241C36F" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) принимает нормативные правовые акты для реализации настоящего Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>а;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DABC88" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7FF32C59" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) определяет координирующий уполномоченный государственный орган по обеспечению биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637F9BB3" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="2EF946EC" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">4) определяет полномочия и координирует деятельность уполномоченных государственных органов Кыргызской Республики, ответственных за обеспечение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологической безопасности в рамках своих компетенций;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31850A41" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="2C22977D" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) определяет права и обязанности юридических и физических лиц по обеспечению биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E72C7D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="461A6263" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6) принимает программы по обеспечению биологической безопасности в Кыргызской Республике с опре</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>делением приоритетных направлений научно-исследовательской деятельности, а также подготовке и повышению квалификации кадров в образовательных учреждениях по вопросам биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA29F2F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7D3D50D8" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7) осуществляет координацию по выполнению обязательств государ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ства по международным договорам в области обеспечения биологической безопасности, оборота патогенных биологических агентов и контроля над ними;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC1BDDE" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="3453695A" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8) осуществляет другие полномочия в соответствии с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429DC7CA" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7EFD7756" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Порядок взаимодей</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ствия государственных органов и органов местного самоуправления по обеспечению биологической безопасности утверждается Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A065791" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="5CD80FAF" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3. Порядок организации системы государственного учета патогенных биологических агентов с учето</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>м автоматизированной информационной системы, включающей в себя межведомственное электронное взаимодействие, утверждается Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205A1E95" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="67DE86B6" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="st_12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 12</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Полномочия органов местного самоуправления в области обеспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5409DA" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="5EE2E1A9" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Органы местного самоуправления в целях обеспечения биологической безопасности наделяются следующими полномочиями:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0AD439" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="40F7FFAA" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1) совместно с уполномоченными государственными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>органами в области биологической безопасности обеспечивают своевременное оповещение населения о возникновении угрозы биологической безопасности или чрезвычайных ситуаций, связанных с ней;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7C7B5A" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="0517EC7C" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) содействуют в предупреждении и ликвидации последствий чрезвычайны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>х ситуаций, связанных с биологической угрозой;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B951439" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="01D80EB8" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) в случае возникновения чрезвычайных ситуаций вследствие нарушения биологической безопасности действуют в соответствии с законодательством о гражданской защите;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71359117" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="58B948C3" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) осуществляют иные полномочия в соответствии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0C1D03" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="57294937" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="st_13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 13</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Меры по защите информации в отношении патогенных биологических агентов и продуктов современной биотехнологии</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC1C717" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="65EAB4CB" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Информация, касающаяся методов изготовления и характеристик патогенных биологических аген</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>тов и продуктов современной биотехнологии, конкретных мест их применения, в том числе содержащаяся на электронных носителях, является информацией для ограниченного использования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFFB6BD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7826CC93" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Информацию о методах изготовления и характеристике патогенных биологических а</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>гентов и/или продуктов современной биотехнологии запрещается передавать по телекоммуникационным сетям общего пользования и хранить на компьютерах, подключенных к таким сетям.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F125463" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="038314C6" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Порядок обеспечения защиты информации в отношении патогенных биологических агенто</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в и продуктов современной биотехнологии устанавливается Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3C512D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="56C09CA9" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Порядок допуска физических лиц к работе с патогенными биологическими агентами и продуктами современной биотехнологии устанавливается Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0304E2" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="3646EA18" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="st_14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 14</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Государственный контроль и надзор</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DF54A0" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="598F675F" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. В целях недопущения, выявлени</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>я, пресечения и устранения нарушений по обеспечению биологической безопасности ведется государственный контроль и надзор.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BE6827" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="6D7D7A61" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Государственный контроль и надзор в области обеспечения биологической безопасности осуществляется государственными органами в соотв</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>етствии с возложенными на них полномочиями.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AE5478" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="01CCD766" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="st_15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 15</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Международное сотрудничество по обеспечению биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EB5131" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="2A7016C8" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. В целях контроля над применением патогенных биологических агентов и/или продуктов современной биотехнологии, а также их использ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ованием в террористических целях, осуществляется международное сотрудничество.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59969738" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="2926CF60" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правовую основу международного сотрудничества в сфере контроля над патогенными биологическими агентами и/или продуктами современной биотехнологии составляют международные догово</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ры, основополагающие международные нормативные правовые акты в сфере обеспечения биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0134380F" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="50EE62C0" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Не допускается в рамках международного сотрудничества принятие обязательств, не соответствующих национальным интересам Кыргызской Республики, спосо</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>бных нанести ущерб национальной безопасности Кыргызской Республики или ведущих к утрате независимости Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B573C77" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="644F4786" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Основными направлениями международного сотрудничества являются:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB770BA" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="5077CF79" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1) оказание взаимной правовой, методической, технической и иной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>помощи;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546C9085" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="1F5F2F19" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) выработка согласованной политики по гармонизации законодательств;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F12F62" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="219E9944" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) совместная работа по предотвращению и устранению причин и условий, способствующих незаконному обороту/непреднамеренной утечке патогенных биологических агентов и/или продуктов с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>овременной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B3A01D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="5C6A8E9B" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) обмен информацией по вопросам контроля над патогенными биологическими агентами и продуктами современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24124663" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7EEDC664" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) проведение совместных оперативных и иных мероприятий по пресечению незаконного перемещения/непреднамеренн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ых утечек через границу патогенных биологических агентов и/или продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C23133D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="02E0F4BA" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6) подготовка кадров и повышение их квалификации;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A5EBBF" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="0B192391" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7) определение ответственности сторон в случае возникновения непреднамеренной утечки патогенных биологических агентов и/или продуктов современной биотехнологии с территории другой страны.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3051B71C" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="5E763AA8" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="st_16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 16</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Ответственность за нарушение законодательства в области о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>беспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EA73E7" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="78B52CB7" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>За нарушение законодательства в области обеспечения биологической безопасности устанавливается ответственность в соответствии с законодательством о правонарушениях и уголовным законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426D50BD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="59815666" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="st_17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>татья 17</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Вступление в силу настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BF4B1B" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="51DC72E0" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Настоящий Закон вступает в силу по истечении шести месяцев со дня официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B152F5" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="112FE3D4" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Опубликован в официальной государственной газете "Эркин-Тоо" от 28 января 2025 года № 6 (3662)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C83620" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7543F76E" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Кабинету Минист</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ров Кыргызской Республики в шестимесячный срок со дня вступления в силу настоящего Закона привести свои решения в соответствие с настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD16182" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="4B7838BD" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E96AA0B" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00044EBD">
+    <w:p w14:paraId="5E257536" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00BD069C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5953"/>
         <w:gridCol w:w="3501"/>
         <w:gridCol w:w="5116"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00044EBD" w14:paraId="5108242C" w14:textId="77777777">
+      <w:tr w:rsidR="00BD069C" w14:paraId="70E84E97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="567" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05063E8B" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+          <w:p w14:paraId="5E0E8E8E" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Президент</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B9A061A" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+          <w:p w14:paraId="6F7FB3AD" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3EE908B5" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+          <w:p w14:paraId="111CE8BD" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0CFFEBDD" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+          <w:p w14:paraId="1D195BED" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>С.Н. Жапаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00044EBD" w14:paraId="7BF53CE7" w14:textId="77777777">
+      <w:tr w:rsidR="00BD069C" w14:paraId="59BB8015" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="567" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4060903D" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+          <w:p w14:paraId="1B1BD93D" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="538A4F59" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+          <w:p w14:paraId="1669BFAC" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C12E557" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+          <w:p w14:paraId="71EADA09" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00044EBD" w14:paraId="4D65150F" w14:textId="77777777">
+      <w:tr w:rsidR="00BD069C" w14:paraId="66672290" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="567" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0A2E6554" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+          <w:p w14:paraId="092D865D" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Принят</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30F20149" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+          <w:p w14:paraId="3288645E" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Жогорку Кенешем</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F282915" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+          <w:p w14:paraId="357F4809" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52BCE31E" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+          <w:p w14:paraId="6EFB4B99" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3361E398" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+          <w:p w14:paraId="39900D9D" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:tooltip="https://cbd.minjust.gov.kg/6-16112/edition/23813/ru" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="affb"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>18 декабря 2024 года</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39E5CE4B" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="1DA5E90C" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4027F806" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00044EBD">
+    <w:p w14:paraId="00EA3912" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00BD069C">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00044EBD">
+    <w:sectPr w:rsidR="00BD069C">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F5108FC" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="41D6993D" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="102EC5D5" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="7C95FFA7" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4309,209 +4309,209 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3673A37A" w14:textId="77777777" w:rsidR="00872328" w:rsidRDefault="00872328">
+  <w:p w14:paraId="3C3380D7" w14:textId="77777777" w:rsidR="00915070" w:rsidRDefault="00915070">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5087D777" w14:textId="01DF0F5C" w:rsidR="00872328" w:rsidRPr="00872328" w:rsidRDefault="00872328" w:rsidP="00872328">
+  <w:p w14:paraId="76D1ADE4" w14:textId="297F1E43" w:rsidR="00915070" w:rsidRPr="00915070" w:rsidRDefault="00915070" w:rsidP="00915070">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>cbd.minjust.gov.kg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="671D90A4" w14:textId="77777777" w:rsidR="00872328" w:rsidRDefault="00872328">
+  <w:p w14:paraId="2AF704F7" w14:textId="77777777" w:rsidR="00915070" w:rsidRDefault="00915070">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AD5CAA3" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="2665C608" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19B4C2B7" w14:textId="77777777" w:rsidR="00044EBD" w:rsidRDefault="00872328">
+    <w:p w14:paraId="03B2D625" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="55D64B56" w14:textId="77777777" w:rsidR="00872328" w:rsidRDefault="00872328">
+  <w:p w14:paraId="6830B919" w14:textId="77777777" w:rsidR="00915070" w:rsidRDefault="00915070">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="562B76E2" w14:textId="30532C81" w:rsidR="00872328" w:rsidRPr="00872328" w:rsidRDefault="00872328" w:rsidP="00872328">
+  <w:p w14:paraId="365E143B" w14:textId="6B2FF2B6" w:rsidR="00915070" w:rsidRPr="00915070" w:rsidRDefault="00915070" w:rsidP="00915070">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Закон КР от 23 января 2025 года № 25 "О биологической безопасности в      Кыргызской Республике"</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6FD42EBE" w14:textId="77777777" w:rsidR="00872328" w:rsidRDefault="00872328">
+  <w:p w14:paraId="24C745D9" w14:textId="77777777" w:rsidR="00915070" w:rsidRDefault="00915070">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00044EBD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00872328"/>
+    <w:rsidRoot w:val="00BD069C"/>
+    <w:rsid w:val="00915070"/>
+    <w:rsid w:val="00BD069C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="37C73CF1"/>
-  <w15:docId w15:val="{2D722321-6FD9-4006-B3EF-EE6A2CCBBB0A}"/>
+  <w14:docId w14:val="2B395919"/>
+  <w15:docId w15:val="{4F87FAC2-1131-4C48-A52C-9ECECB5A2CB2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>