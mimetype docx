--- v2 (2026-07-12)
+++ v3 (2026-09-10)
@@ -8,64 +8,64 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="429811EE" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="1696627F" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="349C147F" wp14:editId="62CB2560">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E09A334" wp14:editId="02C70339">
                 <wp:extent cx="1247775" cy="1257300"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Рисунок 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1828739701" name=""/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId6"/>
                         <a:stretch/>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1247774" cy="1257299"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
@@ -86,4221 +86,4221 @@
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
               <v:shape id="_x0000_i0" o:spid="_x0000_s0" type="#_x0000_t75" style="width:98.25pt;height:99.00pt;mso-wrap-distance-left:0.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:0.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="false">
                 <v:imagedata r:id="rId8" o:title=""/>
                 <o:lock v:ext="edit" rotation="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF4A935" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="224D4F52" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1134" w:right="1134" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ЗАКОН КЫРГЫЗСКОЙ РЕСПУБЛИКИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0C369C" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00BD069C">
+    <w:p w14:paraId="0AE8C493" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="00B91E35">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E97EF24" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="1EC9EF54" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>от 23 января 2025 года № 25</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BE0448" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00BD069C">
+    <w:p w14:paraId="43EF3EA2" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="00B91E35">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55B70D94" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="4C42B3E1" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1134" w:right="1134" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>О биологической безопасности в Кыргызской Республике</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A90D548" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00BD069C">
+    <w:p w14:paraId="35FB8F36" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="00B91E35">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="atLeast"/>
         <w:ind w:left="1134" w:right="1134" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51532849" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="0EB1E79B" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Настоящий Закон устанавливает правовые нормы в области обеспечения биологической безопасности в Кыргызской Республике и закрепляет государственные гарантии по защите населения и окружающей среды от возможных неблагоприятных последствий воздействия биологич</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>еских агентов и использования продуктов современной биотехнологии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3D5F65" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="5A0EE8BE" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="st_1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Законодательство Кыргызской Республики о биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13818E98" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="0903AD26" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Законодательство Кыргызской Республики о биологической безопасности основывается на </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:tooltip="https://cbd.minjust.gov.kg/1-2/edition/1202952/ru" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="affb"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики и состоит из настоящего Закона, иных нормативных правовых актов Кыргызской Республики, а также международных договоров, вступ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ивших в силу в соответствии с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C481C15" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6D164266" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Ограничение прав и свобод человека и гражданина при обеспечении биологической безопасности возможно только в той мере, в какой это необходимо в целях защиты здоровья населения, окружающей среды, обеспечения обороноспособности страны и безопасности госуд</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>арства.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256A3AAE" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="09FE3AB8" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="st_2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Основные понятия и определения, используемые в настоящем Законе</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7759F229" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="791F5B77" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>В настоящем Законе используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50ABFDA3" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="4304CE08" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологическая безопасность</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - состояние защищенности человека и окружающей среды от воздействия патогенных биологических агентов и/или продуктов современной биотехнологии, обеспечиваемое путем реализации системы политических, правовых, экономических, технологических, биозащитных и и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ных мер;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712E4209" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="2A60CEAB" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологическая защита</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - комплекс мер по обеспечению биологической безопасности, направленных на обеспечение контроля, учета и защиты биологических материалов и/или оборудования, навыков и данных, связанных с их обработкой для предотвращения неса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>нкционированного доступа к ним, потери, кражи, неправильного использования, утечки или высвобождения;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A83BB9" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="5EE52DB7" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологическое оружие</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - патогенные микроорганизмы или их споры, вирусы, бактериальные токсины, заражающие людей и животных, предназначенные для массовог</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>о поражения живой силы и населения противника, сельскохозяйственных животных, посевов сельскохозяйственных культур, заражения продовольствия и источников воды, а также порчи некоторых видов военного снаряжения и военных материалов. Биологическое оружие вкл</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ючает также средства доставки патогенных микроорганизмов животных переносчиков;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F07E3C6" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="1917BD25" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологический риск</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - сочетание вероятности возникновения вредного воздействия и степени вредного воздействия на человека и/или окружающую среду в тех случаях, когда источник</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ом такого воздействия является патогенный биологический агент и/или продукт современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBA0C47" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="3EBFEAFD" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологическая угроза</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - наличие опасных биологических факторов, формирующих неприемлемый биологический риск, способный привести к возникновению и/или р</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>аспространению массовых болезней (эпидемий, эпизоотий, эпифитотий и отравлений), ухудшению ситуации в области биологической безопасности и/или перерастанию ее в чрезвычайную ситуацию биологического характера;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0875E879" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="63A6CEBD" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>источник биологической опасности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - объект ок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ружающей среды, являющийся резервуаром патогенных биологических агентов, в том числе занесенных на территорию Кыргызской Республики извне, или находящийся на объектах, предназначенных для выполнения работ с патогенными биологическими агентами, или возникши</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>й в рамках оказания медицинской помощи или осуществления ветеринарной деятельности, или созданный в результате отдельных видов деятельности, в том числе бесконтрольного использования генетических материалов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6413FE" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="115618E8" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>использование в замкнутых системах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - любая оп</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ерация, осуществляемая в пределах установки, сооружения или иной физической структуры, связанная с живыми измененными организмами, которые регулируются специальными мерами, эффективно ограничивающими их контакт с внешней средой и воздействие на нее;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505FCD4A" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="2F063381" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">8) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>мон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>иторинг биологических рисков</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - выявление, анализ, прогнозирование биологических рисков, их оценка и ранжирование на основе единых критериев;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06537DCE" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="1BF2B0AF" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>оценка биологического риска</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - процесс оценки риска, обусловленного биологической опасностью, осуществляемый с уч</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>етом адекватности любых существующих механизмов контроля, а также включающий принятие решений о приемлемости данного биологического риска;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0E0D38" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="4870F4BA" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>патогенные биологические агенты и токсины</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - любой микроорганизм, вирус, биологический токсин, частица или иной ин</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>фекционный материал, в том числе продукты синтетической биологии, встречающиеся в природе или генетически модифицированные, клеточные культуры и эндопаразиты, которые могут вызвать какую-либо инфекцию, аллергическую или токсическую реакцию у людей, животны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>х или растений, ухудшение качества продовольствия, оборудования, припасов или других материалов и неблагоприятное изменение окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521DFED3" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="30696487" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>потенциально опасный биологический объект</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - объекты использования, производства, переработки, хранения, эксплу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>атации, транспортировки или утилизации патогенных биологических агентов и/или продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C5CA8E" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="56426A88" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">12) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>продукт современной биотехнологии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - продукт использования живых организмов, их систем или продуктов их жизнедеятельности для решения техн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ологических задач, а также возможности создания живых организмов с необходимыми свойствами методом генной инженерии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F884A0" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="4CFDB4EE" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">13) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>трансграничное перемещение биологических агентов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - перевозка биологических агентов с территории одного государства на территорию сопред</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ельных стран или их транзит.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A04BC34" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="3C12D9EA" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="st_3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Основные задачи настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B4D4B5" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="3A3EBC7A" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Основными задачами настоящего Закона являются:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E50F7FA" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="13D15F54" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) обеспечение охраны здоровья населения и окружающей среды от возможных неблагоприятных последствий воздействия патогенных биологически</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>х агентов и/или использования продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7345EB96" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6242C62C" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) развитие и использование биотехнологии с соблюдением соответствующих мер безопасности в отношении здоровья человека и окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6BDB6B" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="36B969B7" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) обеспечение комплексного предотвращения угроз б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>иологической безопасности и минимизация возможных неблагоприятных последствий, связанных с использованием патогенных биологических агентов и токсинов, а также продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CD7083" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="02196242" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) реализация норм международных договоров в области биологи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ческой безопасности, вступивших в силу в соответствии с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546226DB" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="22DB2A1D" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="st_4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 4</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Основные принципы обеспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54799485" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="4CEB4D7D" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Обеспечение биологической безопасности основывается на принципах:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5743A0E9" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="7A0892AB" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) верховенства конституци</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>онных прав и свобод человека и гражданина;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5880E861" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="35EF974B" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) приоритетности национальных интересов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645FB3FE" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="438BE4BF" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) повышения осведомленности населения в вопросах обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4689008C" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="68D35EAF" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) ограничения осуществления любых видов деятельности и/или приостановления деятельности, в случае угрозы биологической безопасности, методами введения карантинных ме</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>роприятий, контроля за обращением биологических материалов, повышения уровня безопасности персонала при обращении с биологическими материалами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E6DC92" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="0FE43D9D" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) своевременного реагирования на биологические угрозы, включая трансграничные перемещения биологических агентов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> и/или продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A87B20" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="421C61F0" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6) всестороннего анализа и оценки воздействия и последствий любой деятельности на здоровье человека и окружающую среду с учетом требований биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718822EF" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="55E60CFA" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7) использования научно-обоснованного, интегрированного и индивидуального подходов при оценке рисков возможных вредных воздействий потенциально опасных биологических агентов и токсинов, в том числе генетически модифицированных организмов на здоровье челове</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ка и окружающую среду;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB12064" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="758CB606" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8) контроля и надзора за обращением с патогенными биологическими агентами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C344FA8" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="322FF0E7" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9) развития международного сотрудничества в области биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE0A3C4" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="743996F8" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="st_5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 5</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Виды биологических угроз</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF777D5" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6061AC1E" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. К видам биологических угроз относятся:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BD1A38" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="1E14D6D6" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>) воздействие природных, техногенных, военных ситуаций на потенциально опасные биологические объекты;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A3A949" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="2082A4B7" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) несанкционированное обращение и доступ к патогенным биологическим агентам и их трансграничное перемещение;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA258A4" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="4EF5B335" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) превышение среднестатистического уровня з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>аболеваемости человека и/или животных и растений отдельными видами инфекционных (в том числе особо опасных, карантинных) заболеваний;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122F86FD" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="42E8D0F8" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) инфицирование людей и окружающей среды при обращении с патогенными биологическими агентами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="445A51AE" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="78A59654" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) использование патогенных</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> биологических агентов и/или продуктов современной биотехнологии в качестве биологического оружия;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FC5BC6" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="0385055D" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6) возникновение аварий, совершение террористических актов, диверсий на объектах, где находятся источники биологической угрозы или проводятся работы с исполь</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>зованием патогенных биологических агентов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0759936C" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="212B632E" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7) передача патогенных биологических агентов и/или продуктов современной биотехнологии трансграничным путем.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12795D92" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="18889D80" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Порядок предупреждения и предотвращения биологических угроз утверждается Кабинетом Министров Кыргызск</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ой Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55075A84" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="4C0EFD68" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="st_6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 6</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Обеспечение биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162867CD" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="761C6AAD" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>В целях обеспечения биологической безопасности осуществляются:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2722E1E4" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="3B355E44" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) правовое регулирование и контроль за производством, переработкой, использованием, хранением, транспортировкой, сбытом, приобре</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>тением патогенных биологических агентов и продуктов современной биотехнологии, в том числе в научно-исследовательских целях;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0040A712" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="096E3471" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) охрана населения и окружающей среды от патогенных биологических агентов и продуктов современной биотехнологии в соответствии с з</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>аконодательством в сфере общественного здравоохранения;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B561CB4" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="63DE8F71" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) определение полномочий и ответственности государственных органов, органов местного самоуправления, физических и юридических лиц в части обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419803F4" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6C31CB53" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) проведение монитор</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>инга и актуализации Национального контрольного списка Кыргызской Республики контролируемой продукции в соответствии с законодательством в области экспортного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDC7257" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="4D5210DC" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) принятие мер реагирования по защите населения и окружающей среды при возникновении угрозы биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471B777B" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="605D9C5D" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6) повышение уровня осведомленности населения в вопросах обеспечения биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C3778A" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="024490D4" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="st_7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 7</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Государственное правовое рег</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>улирование в области обеспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CCD920A" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="1B74BDDB" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Государственное правовое регулирование в области обеспечения биологической безопасности осуществляется путем:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75689093" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="68A42DCF" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) реализации единой государственной политики в области обеспечения биологической б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>езопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477F5CD9" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="7D7E5854" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) осуществления государственного контроля и надзора за соблюдением требований в области обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C19DE00" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="730F9190" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) пресечения незаконных трансграничных перемещений биологических агентов и/или продуктов современной биотехнологи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и с учетом мер, направленных на их недопущение, и в соответствующих случаях, предусматривающих наказание за незаконные трансграничные перемещения потенциально опасных биологических агентов и/или продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076698CB" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="375035AD" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) государственного конт</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>роля и надзора за трансграничным перемещением биологических агентов и/или продуктов современной биотехнологии и генетически модифицированных организмов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060061B7" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="1B280B23" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) развития международного сотрудничества, включая совершенствование и унификацию законодательства, мех</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>анизмов реализации международных договоров и соглашений в области обеспечения биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B16546" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6A3FF6A8" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Все патогенные биологические агенты и продукты современной биотехнологии производятся, перерабатываются, передаются, используются, хранятся, уничто</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>жаются, экспортируются (импортируются) только юридическими лицами, имеющими лицензии (разрешения) на соответствующий вид деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B870652" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="32E68D08" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Указанные юридические лица предпринимают все необходимые меры по обеспечению безопасности и сохранности патогенных биолог</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ических агентов и продуктов современной биотехнологии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160A541B" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="51BD4B5D" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Лицензирование деятельности юридических лиц, связанной с использованием биологических агентов и/или продуктов современной биотехнологии, регулируется законодательством Кыргызской Республики в сфере лиц</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ензионно-разрешительной системы.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25493AE5" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6601185B" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3. Критерии мониторинга и оценки биологических рисков, а также перечень организаций, уполномоченных проводить оценку рисков, утверждаются Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056527AE" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="531058A3" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4. Требования по обеспечению физической за</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>щиты потенциально опасных биологических объектов с учетом категории опасности имеющихся на них биологических агентов и/или продуктов современной биотехнологии утверждаются Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AFF270" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="35254F8A" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="st_8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 8</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Определение групп опасности пат</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>огенных биологических агентов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF47D51" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="7369314E" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. В зависимости от степени потенциальной опасности для здоровья человека и окружающей среды, возникающей при осуществлении видов деятельности, регламентируемых настоящим Законом, для замкнутых систем устанавливаются следующие</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> группы опасности патогенных биологических агентов:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7862F9" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="259564D0" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) I группа - соответствует деятельности с повышенным риском, сравнимым с риском использования микроорганизмов, способных распространять особо опасные инфекции;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47799611" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6F49538E" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) II группа - соответствует деятельности с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> умеренным риском, сравнимым с риском использования микроорганизмов, потенциально способных передавать инфекции;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7ED914" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6B17602D" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) III группа - соответствует деятельности со сниженным риском, сравнимым с риском использования условно патогенных микроорганизмов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035A9203" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="7AD18645" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) IV груп</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>па - соответствует деятельности с незначительным риском, сравнимым с риском использования непатогенных микроорганизмов, или без риска.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A023FA" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="531902DF" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Виды деятельности, осуществляемые с микроорганизмами в замкнутых системах в объемах, выходящих за рамки лабораторных и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сследований, а также осуществляемые в незамкнутых системах, относятся к I и II группам риска.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E911213" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="018FFDF5" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3. Списки (перечни) патогенных биологических агентов с их распределением по группам опасности, а также порядок осуществления мер контроля в отношении патогенных б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>иологических агентов каждой из групп устанавливаются подзаконными нормативными правовыми документами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6F3E17" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="0C0E446C" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="st_9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 9</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Запрещающие меры в обеспечении биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CADD45D" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="1A63A15B" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Юридическим и физическим лицам запрещается:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B8F616" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="7B31CEEC" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) принимать решения и совершать действия, противоречащие настоящему Закону, создающие угрозу биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C57F09" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="40DC3865" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2) оказывать содействие в несанкционированной деятельности третьих лиц по применению патогенных биологических агентов и/или продуктов </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A75C55" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="5B6C5847" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) разрабатывать или оказывать содействие в разработке патогенных биологических агентов и продуктов современной биотехнологии для их использования в качестве биологического оружия, включая строительство и приобретение объектов, о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>борудования и материалов, предназначенных для производства биологического оружия;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178DD71D" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6683709C" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) создавать потенциальную угрозу для населения и окружающей среды путем хищения и высвобождения патогенных биологических агентов и/или продуктов современной биотехнологии из</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> потенциально опасных биологических объектов, включая их распространение в диверсионных целях;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378229C9" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="5B840230" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) трансграничное перемещение патогенных биологических агентов и продукции двойного назначения, не включенных в Национальный контрольный список Кыргызской Респуб</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>лики контролируемой продукции, в нарушение норм законодательства об экспортном контроле.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1789CAFB" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="7254CC64" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Физическим лицам и юридическим лицам, не имеющим лицензии, запрещается осуществлять деятельность с патогенными биологическими агентами и/или продуктами современной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биотехнологии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3CB330" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="3A321A2E" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3. Порядок осуществления экспортного контроля за трансграничным перемещением продукций двойного назначения и Национальный контрольный список Кыргызской Республики контролируемой продукции утверждаются Кабинетом Министров Кыргызской Республик</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>и.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB2EE29" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="2F23284F" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="st_10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 10</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Полномочия Президента Кыргызской Республики в области обеспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E677DCC" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="72CE311E" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Президент Кыргызской Республики:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1351F253" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6B3F449B" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) определяет единую государственную политику в области обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CA0D54" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="7537E01F" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) формирует и возгл</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>авляет консультативно-совещательный орган по обеспечению биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676E2BAD" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="7B9E022A" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">3) осуществляет иные полномочия в области обеспечения биологической безопасности в соответствии с </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:tooltip="https://cbd.minjust.gov.kg/1-2/edition/1202952/ru" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="affb"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Конституцией</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кыргызской Республики и иными законодательными актами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088E75BA" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="77C5FDAA" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="st_11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 11</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Полномочия Кабинета Министров Кыргызской Республики в области обеспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4706EF" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="01A15F11" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Кабинет Министров Кыргызс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>кой Республики в целях обеспечения биологической безопасности наделяется следующими полномочиями:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE1D8AA" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="26C8CFD7" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1) реализует государственную политику в области обеспечения биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1241C36F" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="00DA3B95" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) принимает нормативные правовые акты для реализации настоящего Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>а;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF32C59" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="4F2C8541" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) определяет координирующий уполномоченный государственный орган по обеспечению биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF946EC" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="7A00E0B2" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">4) определяет полномочия и координирует деятельность уполномоченных государственных органов Кыргызской Республики, ответственных за обеспечение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>биологической безопасности в рамках своих компетенций;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C22977D" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="0EB904B4" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) определяет права и обязанности юридических и физических лиц по обеспечению биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461A6263" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6AF62090" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6) принимает программы по обеспечению биологической безопасности в Кыргызской Республике с опре</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>делением приоритетных направлений научно-исследовательской деятельности, а также подготовке и повышению квалификации кадров в образовательных учреждениях по вопросам биологической безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3D50D8" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="7F4C36D6" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7) осуществляет координацию по выполнению обязательств государ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ства по международным договорам в области обеспечения биологической безопасности, оборота патогенных биологических агентов и контроля над ними;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3453695A" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="29E099C4" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8) осуществляет другие полномочия в соответствии с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFD7756" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="2877CEF1" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Порядок взаимодей</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ствия государственных органов и органов местного самоуправления по обеспечению биологической безопасности утверждается Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD80FAF" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="174ACC1E" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3. Порядок организации системы государственного учета патогенных биологических агентов с учето</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>м автоматизированной информационной системы, включающей в себя межведомственное электронное взаимодействие, утверждается Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DE86B6" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="2B856933" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="st_12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 12</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Полномочия органов местного самоуправления в области обеспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE2E1A9" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="38219C40" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Органы местного самоуправления в целях обеспечения биологической безопасности наделяются следующими полномочиями:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F7FFAA" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="7C740B1A" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1) совместно с уполномоченными государственными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>органами в области биологической безопасности обеспечивают своевременное оповещение населения о возникновении угрозы биологической безопасности или чрезвычайных ситуаций, связанных с ней;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0517EC7C" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="0ADAEC12" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) содействуют в предупреждении и ликвидации последствий чрезвычайны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>х ситуаций, связанных с биологической угрозой;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D80EB8" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="0B9F1954" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) в случае возникновения чрезвычайных ситуаций вследствие нарушения биологической безопасности действуют в соответствии с законодательством о гражданской защите;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B948C3" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="719B5420" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) осуществляют иные полномочия в соответствии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> с законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57294937" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6EF73AB2" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="st_13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 13</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Меры по защите информации в отношении патогенных биологических агентов и продуктов современной биотехнологии</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EAB4CB" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="1D93AE3C" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Информация, касающаяся методов изготовления и характеристик патогенных биологических аген</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>тов и продуктов современной биотехнологии, конкретных мест их применения, в том числе содержащаяся на электронных носителях, является информацией для ограниченного использования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7826CC93" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="458FF91B" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Информацию о методах изготовления и характеристике патогенных биологических а</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>гентов и/или продуктов современной биотехнологии запрещается передавать по телекоммуникационным сетям общего пользования и хранить на компьютерах, подключенных к таким сетям.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038314C6" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="3F545B53" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Порядок обеспечения защиты информации в отношении патогенных биологических агенто</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в и продуктов современной биотехнологии устанавливается Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C09CA9" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="224042D1" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Порядок допуска физических лиц к работе с патогенными биологическими агентами и продуктами современной биотехнологии устанавливается Кабинетом Министров Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3646EA18" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="1650003B" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="st_14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 14</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Государственный контроль и надзор</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598F675F" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="162582AC" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. В целях недопущения, выявлени</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>я, пресечения и устранения нарушений по обеспечению биологической безопасности ведется государственный контроль и надзор.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7D7A61" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="3812AC8B" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Государственный контроль и надзор в области обеспечения биологической безопасности осуществляется государственными органами в соотв</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>етствии с возложенными на них полномочиями.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CCD766" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="3F7222D8" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="st_15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 15</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Международное сотрудничество по обеспечению биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7016C8" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="18AF83D9" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. В целях контроля над применением патогенных биологических агентов и/или продуктов современной биотехнологии, а также их использ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ованием в террористических целях, осуществляется международное сотрудничество.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2926CF60" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="2061EB55" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Правовую основу международного сотрудничества в сфере контроля над патогенными биологическими агентами и/или продуктами современной биотехнологии составляют международные догово</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ры, основополагающие международные нормативные правовые акты в сфере обеспечения биологической безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50EE62C0" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="678DEB00" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Не допускается в рамках международного сотрудничества принятие обязательств, не соответствующих национальным интересам Кыргызской Республики, спосо</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>бных нанести ущерб национальной безопасности Кыргызской Республики или ведущих к утрате независимости Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644F4786" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="4A7D5802" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Основными направлениями международного сотрудничества являются:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5077CF79" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="45A62BFA" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">1) оказание взаимной правовой, методической, технической и иной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>помощи;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5F2F19" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="12F1FB34" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2) выработка согласованной политики по гармонизации законодательств;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219E9944" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="683EA426" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3) совместная работа по предотвращению и устранению причин и условий, способствующих незаконному обороту/непреднамеренной утечке патогенных биологических агентов и/или продуктов с</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>овременной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6A8E9B" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="462C30BA" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4) обмен информацией по вопросам контроля над патогенными биологическими агентами и продуктами современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEDC664" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="28563121" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5) проведение совместных оперативных и иных мероприятий по пресечению незаконного перемещения/непреднамеренн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ых утечек через границу патогенных биологических агентов и/или продуктов современной биотехнологии;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E0F4BA" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="0DA78580" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6) подготовка кадров и повышение их квалификации;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B192391" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6EB9300D" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7) определение ответственности сторон в случае возникновения непреднамеренной утечки патогенных биологических агентов и/или продуктов современной биотехнологии с территории другой страны.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E763AA8" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="51755789" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="st_16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Статья 16</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Ответственность за нарушение законодательства в области о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>беспечения биологической безопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B52CB7" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="1DAC0381" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>За нарушение законодательства в области обеспечения биологической безопасности устанавливается ответственность в соответствии с законодательством о правонарушениях и уголовным законодательством Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59815666" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6B0F3272" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="st_17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>татья 17</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Вступление в силу настоящего Закона</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51DC72E0" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="410F1D4D" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1. Настоящий Закон вступает в силу по истечении шести месяцев со дня официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112FE3D4" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="7BE3DD60" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Опубликован в официальной государственной газете "Эркин-Тоо" от 28 января 2025 года № 6 (3662)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7543F76E" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6FB093DF" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2. Кабинету Минист</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ров Кыргызской Республики в шестимесячный срок со дня вступления в силу настоящего Закона привести свои решения в соответствие с настоящим Законом.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7838BD" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6425D6B5" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E257536" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00BD069C">
+    <w:p w14:paraId="1AAAD1F8" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="00B91E35">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5953"/>
         <w:gridCol w:w="3501"/>
         <w:gridCol w:w="5116"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD069C" w14:paraId="70E84E97" w14:textId="77777777">
+      <w:tr w:rsidR="00B91E35" w14:paraId="5A278BCA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="567" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E0E8E8E" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+          <w:p w14:paraId="2645E65F" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Президент</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F7FB3AD" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+          <w:p w14:paraId="62A384BB" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="111CE8BD" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+          <w:p w14:paraId="3627D8F2" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D195BED" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+          <w:p w14:paraId="31BA7BAE" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>С.Н. Жапаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD069C" w14:paraId="59BB8015" w14:textId="77777777">
+      <w:tr w:rsidR="00B91E35" w14:paraId="4C3D613D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="567" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1B1BD93D" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+          <w:p w14:paraId="3A2AAC75" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1669BFAC" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+          <w:p w14:paraId="1226E9CF" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="71EADA09" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+          <w:p w14:paraId="79E473DA" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD069C" w14:paraId="66672290" w14:textId="77777777">
+      <w:tr w:rsidR="00B91E35" w14:paraId="3900B6A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="567" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="092D865D" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+          <w:p w14:paraId="69C8427D" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Принят</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3288645E" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+          <w:p w14:paraId="42ABB3BD" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Жогорку Кенешем</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="357F4809" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+          <w:p w14:paraId="501B3CF1" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Кыргызской Республики</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3501" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6EFB4B99" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+          <w:p w14:paraId="3FFDB6E1" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5116" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="39900D9D" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+          <w:p w14:paraId="035D9A9A" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:spacing w:line="229" w:lineRule="atLeast"/>
               <w:ind w:firstLine="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:tooltip="https://cbd.minjust.gov.kg/6-16112/edition/23813/ru" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="affb"/>
                   <w:rFonts w:eastAsia="Arial"/>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>18 декабря 2024 года</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DA5E90C" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="6B6BDAB0" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="229" w:lineRule="atLeast"/>
         <w:ind w:firstLine="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EA3912" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00BD069C">
+    <w:p w14:paraId="23B190B8" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="00B91E35">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BD069C">
+    <w:sectPr w:rsidR="00B91E35">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41D6993D" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="23231BFE" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C95FFA7" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="30E5698E" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4309,209 +4309,209 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3C3380D7" w14:textId="77777777" w:rsidR="00915070" w:rsidRDefault="00915070">
+  <w:p w14:paraId="2635280F" w14:textId="77777777" w:rsidR="003E41C4" w:rsidRDefault="003E41C4">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="76D1ADE4" w14:textId="297F1E43" w:rsidR="00915070" w:rsidRPr="00915070" w:rsidRDefault="00915070" w:rsidP="00915070">
+  <w:p w14:paraId="3ECB9C64" w14:textId="5DC01279" w:rsidR="003E41C4" w:rsidRPr="003E41C4" w:rsidRDefault="003E41C4" w:rsidP="003E41C4">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>cbd.minjust.gov.kg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2AF704F7" w14:textId="77777777" w:rsidR="00915070" w:rsidRDefault="00915070">
+  <w:p w14:paraId="4586CE2E" w14:textId="77777777" w:rsidR="003E41C4" w:rsidRDefault="003E41C4">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2665C608" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="27D3429A" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03B2D625" w14:textId="77777777" w:rsidR="00BD069C" w:rsidRDefault="00915070">
+    <w:p w14:paraId="4580A3E5" w14:textId="77777777" w:rsidR="00B91E35" w:rsidRDefault="003E41C4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6830B919" w14:textId="77777777" w:rsidR="00915070" w:rsidRDefault="00915070">
+  <w:p w14:paraId="60EAAA35" w14:textId="77777777" w:rsidR="003E41C4" w:rsidRDefault="003E41C4">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="365E143B" w14:textId="6B2FF2B6" w:rsidR="00915070" w:rsidRPr="00915070" w:rsidRDefault="00915070" w:rsidP="00915070">
+  <w:p w14:paraId="37E307F9" w14:textId="30A8FB5E" w:rsidR="003E41C4" w:rsidRPr="003E41C4" w:rsidRDefault="003E41C4" w:rsidP="003E41C4">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Закон КР от 23 января 2025 года № 25 "О биологической безопасности в      Кыргызской Республике"</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="24C745D9" w14:textId="77777777" w:rsidR="00915070" w:rsidRDefault="00915070">
+  <w:p w14:paraId="17515C13" w14:textId="77777777" w:rsidR="003E41C4" w:rsidRDefault="003E41C4">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BD069C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BD069C"/>
+    <w:rsidRoot w:val="00B91E35"/>
+    <w:rsid w:val="003E41C4"/>
+    <w:rsid w:val="00B91E35"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2B395919"/>
-  <w15:docId w15:val="{4F87FAC2-1131-4C48-A52C-9ECECB5A2CB2}"/>
+  <w14:docId w14:val="478AB856"/>
+  <w15:docId w15:val="{EBA5D2E1-FD06-465F-A3B2-A6BF2B6944B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>