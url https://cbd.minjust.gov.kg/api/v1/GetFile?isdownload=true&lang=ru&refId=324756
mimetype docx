--- v0 (2026-03-13)
+++ v1 (2026-07-12)
@@ -7,537 +7,537 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3F0703DF" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="448F8D8A" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>г.Бишкек, Дом Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2C6140" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="5235B848" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>от 29 ноября 2004 года N 871</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409B828E" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
-[...4 lines deleted...]
-    <w:p w14:paraId="28EC652B" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="71EB7121" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="705FEA0F" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">           ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF1E576" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
-[...4 lines deleted...]
-    <w:p w14:paraId="4DFC943E" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="2AA33105" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519C5220" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                О проекте Закона Кыргызской Республики</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCFE716" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="75077023" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                "О присоединении Кыргызской Республики</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE12BA7" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="3965D8BD" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">             к Картахенскому Протоколу по биобезопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68549ED3" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="1338A567" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">             к Конвенции ООН о биологическом разнообразии"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115DF9D8" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
-[...4 lines deleted...]
-    <w:p w14:paraId="5D468A3D" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="7F2E129E" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="258D2C10" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     В соответствии со статьей 64  </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">  Кыргызской  Республики,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76323DE5" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="33E0349C" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">законами  Кыргызской  Республики  </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://cbd.minjust.gov.kg/252"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
         <w:t>"О международных договорах Кыргызской</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007D5E13" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="3B4F137F" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
         <w:t>Республики"</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>"О нормативных правовых актах Кыргызской Республики"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Пра-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648EB752" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="63ABCC45" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>вительство Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521BBC60" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="50C86ACD" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     1. Согласиться с </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>проектом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О  присое-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D169049" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="33B61E5A" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>динении  Кыргызской Республики к Картахенскому Протоколу по биобезопас-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A9F917" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="6CB74167" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>ности к Конвенции ООН о биологическом разнообразии".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C5C683" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="4D54FD09" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     2. Направить  указанный законопроект на рассмотрение в Жогорку Ке-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425D83A7" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="507C1C68" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>неш Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1890855F" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="445AAF54" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     3. Назначить  министра экологии и чрезвычайных ситуаций Кыргызской</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B594FF8" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="6604F26B" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Республики и председателя Государственной лесной службы Кыргызской Рес-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5DE1B8" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="66D4E8F5" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>публики  (по  согласованию)  официальными представителями Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A916CD" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="10F9E309" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Кыргызской Республики при рассмотрении указанного законопроекта Жогорку</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DC90D5" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="5D87968D" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Кенешем Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAD3DD5" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
-[...4 lines deleted...]
-    <w:p w14:paraId="1A29D100" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="35A78799" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7709D364" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     Премьер-министр Кыргызской Республики             Н.Танаев</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004043BB">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="783664E4" w14:textId="77777777" w:rsidR="005309DA" w:rsidRDefault="005309DA" w:rsidP="005309DA">
+    <w:p w14:paraId="3D9A79D8" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F" w:rsidP="0061585F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3511DBC8" w14:textId="77777777" w:rsidR="005309DA" w:rsidRDefault="005309DA" w:rsidP="005309DA">
+    <w:p w14:paraId="0E0D01D5" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F" w:rsidP="0061585F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6807D5F8" w14:textId="77777777" w:rsidR="005309DA" w:rsidRDefault="005309DA">
+  <w:p w14:paraId="1242935C" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4C1500E6" w14:textId="1AC11985" w:rsidR="005309DA" w:rsidRPr="005309DA" w:rsidRDefault="005309DA" w:rsidP="005309DA">
+  <w:p w14:paraId="0BFD177E" w14:textId="1AB760E1" w:rsidR="0061585F" w:rsidRPr="0061585F" w:rsidRDefault="0061585F" w:rsidP="0061585F">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>cbd.minjust.gov.kg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0A888FA5" w14:textId="77777777" w:rsidR="005309DA" w:rsidRDefault="005309DA">
+  <w:p w14:paraId="53F49967" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F5AC07D" w14:textId="77777777" w:rsidR="005309DA" w:rsidRDefault="005309DA" w:rsidP="005309DA">
+    <w:p w14:paraId="0B67F627" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F" w:rsidP="0061585F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E981F6A" w14:textId="77777777" w:rsidR="005309DA" w:rsidRDefault="005309DA" w:rsidP="005309DA">
+    <w:p w14:paraId="58930F6B" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F" w:rsidP="0061585F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="12AB0107" w14:textId="77777777" w:rsidR="005309DA" w:rsidRDefault="005309DA">
+  <w:p w14:paraId="7C9B7D47" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="23479B10" w14:textId="46D955E5" w:rsidR="005309DA" w:rsidRPr="005309DA" w:rsidRDefault="005309DA" w:rsidP="005309DA">
+  <w:p w14:paraId="56F7FFCD" w14:textId="4D6AF149" w:rsidR="0061585F" w:rsidRPr="0061585F" w:rsidRDefault="0061585F" w:rsidP="0061585F">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Постановление  Правительства  КР от 29 ноября 2004 года N 871 "О проекте Закона Кыргызской Республики "О присоединении Кыргызской Республики к Картахенскому Протоколу по биобезопасности к Конвенции ООН о биологическом разнообразии"</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3F173E21" w14:textId="77777777" w:rsidR="005309DA" w:rsidRDefault="005309DA">
+  <w:p w14:paraId="122EBB20" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004043BB"/>
     <w:rsid w:val="004043BB"/>
-    <w:rsid w:val="005309DA"/>
+    <w:rsid w:val="0061585F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0D00739E"/>
+  <w14:docId w14:val="7FA9AA36"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5DF5AC65-2180-4EBA-ADA8-FEA008554D86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1002,90 +1002,90 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005309DA"/>
+    <w:rsid w:val="0061585F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005309DA"/>
+    <w:rsid w:val="0061585F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005309DA"/>
+    <w:rsid w:val="0061585F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005309DA"/>
+    <w:rsid w:val="0061585F"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/55661" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/641" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">