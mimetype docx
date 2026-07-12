--- v1 (2026-07-12)
+++ v2 (2026-07-12)
@@ -7,537 +7,537 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="448F8D8A" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="43DD7D2B" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>г.Бишкек, Дом Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5235B848" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="2317A33B" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>от 29 ноября 2004 года N 871</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71EB7121" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
-[...4 lines deleted...]
-    <w:p w14:paraId="705FEA0F" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="5CDDC248" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427338AB" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">           ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA33105" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
-[...4 lines deleted...]
-    <w:p w14:paraId="519C5220" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="5951E344" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35889E2A" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                О проекте Закона Кыргызской Республики</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75077023" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="552891C4" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                "О присоединении Кыргызской Республики</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3965D8BD" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="106CE43F" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">             к Картахенскому Протоколу по биобезопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1338A567" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="3C7D08C6" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">             к Конвенции ООН о биологическом разнообразии"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2E129E" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
-[...4 lines deleted...]
-    <w:p w14:paraId="258D2C10" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="23C65D23" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BEFCCF4" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     В соответствии со статьей 64  </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">  Кыргызской  Республики,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E0349C" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="099659D3" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">законами  Кыргызской  Республики  </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://cbd.minjust.gov.kg/252"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
         <w:t>"О международных договорах Кыргызской</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4F137F" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="6800BB6E" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
         <w:t>Республики"</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>"О нормативных правовых актах Кыргызской Республики"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Пра-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63ABCC45" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="7F236B9C" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>вительство Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C86ACD" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="0CE43B28" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     1. Согласиться с </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>проектом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О  присое-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B61E5A" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="2ABE2E32" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>динении  Кыргызской Республики к Картахенскому Протоколу по биобезопас-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB74167" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="5CFF04A3" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>ности к Конвенции ООН о биологическом разнообразии".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D54FD09" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="3E61BE34" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     2. Направить  указанный законопроект на рассмотрение в Жогорку Ке-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507C1C68" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="46CA9453" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>неш Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="445AAF54" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="64A92046" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     3. Назначить  министра экологии и чрезвычайных ситуаций Кыргызской</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6604F26B" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="4747FB64" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Республики и председателя Государственной лесной службы Кыргызской Рес-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D4E8F5" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="2F83FCA0" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>публики  (по  согласованию)  официальными представителями Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F9E309" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="757F6308" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Кыргызской Республики при рассмотрении указанного законопроекта Жогорку</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D87968D" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="3307331A" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Кенешем Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A78799" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
-[...4 lines deleted...]
-    <w:p w14:paraId="7709D364" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="36403667" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5873CB9B" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     Премьер-министр Кыргызской Республики             Н.Танаев</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004043BB">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D9A79D8" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F" w:rsidP="0061585F">
+    <w:p w14:paraId="4DB63333" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8" w:rsidP="005F7DC8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E0D01D5" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F" w:rsidP="0061585F">
+    <w:p w14:paraId="5F5E83F7" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8" w:rsidP="005F7DC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1242935C" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F">
+  <w:p w14:paraId="71C24109" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0BFD177E" w14:textId="1AB760E1" w:rsidR="0061585F" w:rsidRPr="0061585F" w:rsidRDefault="0061585F" w:rsidP="0061585F">
+  <w:p w14:paraId="46BAA392" w14:textId="436EAACE" w:rsidR="005F7DC8" w:rsidRPr="005F7DC8" w:rsidRDefault="005F7DC8" w:rsidP="005F7DC8">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>cbd.minjust.gov.kg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="53F49967" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F">
+  <w:p w14:paraId="5DD71A48" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B67F627" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F" w:rsidP="0061585F">
+    <w:p w14:paraId="2019A989" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8" w:rsidP="005F7DC8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58930F6B" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F" w:rsidP="0061585F">
+    <w:p w14:paraId="3F782B94" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8" w:rsidP="005F7DC8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7C9B7D47" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F">
+  <w:p w14:paraId="49589DF0" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="56F7FFCD" w14:textId="4D6AF149" w:rsidR="0061585F" w:rsidRPr="0061585F" w:rsidRDefault="0061585F" w:rsidP="0061585F">
+  <w:p w14:paraId="5E43C79F" w14:textId="5AE2A206" w:rsidR="005F7DC8" w:rsidRPr="005F7DC8" w:rsidRDefault="005F7DC8" w:rsidP="005F7DC8">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Постановление  Правительства  КР от 29 ноября 2004 года N 871 "О проекте Закона Кыргызской Республики "О присоединении Кыргызской Республики к Картахенскому Протоколу по биобезопасности к Конвенции ООН о биологическом разнообразии"</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="122EBB20" w14:textId="77777777" w:rsidR="0061585F" w:rsidRDefault="0061585F">
+  <w:p w14:paraId="0C9CC9AF" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004043BB"/>
     <w:rsid w:val="004043BB"/>
-    <w:rsid w:val="0061585F"/>
+    <w:rsid w:val="005F7DC8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7FA9AA36"/>
+  <w14:docId w14:val="0F82B512"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5DF5AC65-2180-4EBA-ADA8-FEA008554D86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1002,90 +1002,90 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0061585F"/>
+    <w:rsid w:val="005F7DC8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0061585F"/>
+    <w:rsid w:val="005F7DC8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0061585F"/>
+    <w:rsid w:val="005F7DC8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0061585F"/>
+    <w:rsid w:val="005F7DC8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/55661" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/641" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">