--- v2 (2026-07-12)
+++ v3 (2026-09-10)
@@ -7,537 +7,537 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="43DD7D2B" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="5A52F9E8" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>г.Бишкек, Дом Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2317A33B" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="3C4A2182" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>от 29 ноября 2004 года N 871</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDDC248" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
-[...4 lines deleted...]
-    <w:p w14:paraId="427338AB" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="02F4451B" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="700BDE38" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">           ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5951E344" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
-[...4 lines deleted...]
-    <w:p w14:paraId="35889E2A" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="1258FA24" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A8101EE" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                О проекте Закона Кыргызской Республики</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552891C4" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="4233F2E9" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                "О присоединении Кыргызской Республики</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106CE43F" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="5DFA9A67" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">             к Картахенскому Протоколу по биобезопасности</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7D08C6" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="72023F60" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">             к Конвенции ООН о биологическом разнообразии"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C65D23" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
-[...4 lines deleted...]
-    <w:p w14:paraId="0BEFCCF4" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="5B463D89" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B38DC2" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     В соответствии со статьей 64  </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Конституции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">  Кыргызской  Республики,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099659D3" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="73520EE9" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">законами  Кыргызской  Республики  </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://cbd.minjust.gov.kg/252"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
         <w:t>"О международных договорах Кыргызской</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6800BB6E" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="2E12ECC4" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
         <w:t>Республики"</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>"О нормативных правовых актах Кыргызской Республики"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Пра-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F236B9C" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="2711F93D" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>вительство Кыргызской Республики постановляет:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE43B28" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="7793716C" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     1. Согласиться с </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>проектом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Закона Кыргызской Республики "О  присое-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABE2E32" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="6E733B63" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>динении  Кыргызской Республики к Картахенскому Протоколу по биобезопас-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFF04A3" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="55BA283E" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>ности к Конвенции ООН о биологическом разнообразии".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E61BE34" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="61A6C649" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     2. Направить  указанный законопроект на рассмотрение в Жогорку Ке-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CA9453" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="5611D0B6" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>неш Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A92046" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="0480A911" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     3. Назначить  министра экологии и чрезвычайных ситуаций Кыргызской</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4747FB64" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="56E2A793" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Республики и председателя Государственной лесной службы Кыргызской Рес-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F83FCA0" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="5043874C" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>публики  (по  согласованию)  официальными представителями Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757F6308" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="49AA40BB" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Кыргызской Республики при рассмотрении указанного законопроекта Жогорку</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3307331A" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="238222C6" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>Кенешем Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36403667" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
-[...4 lines deleted...]
-    <w:p w14:paraId="5873CB9B" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+    <w:p w14:paraId="527CBB6D" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="162F38F7" w14:textId="77777777" w:rsidR="004043BB" w:rsidRDefault="004043BB">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     Премьер-министр Кыргызской Республики             Н.Танаев</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004043BB">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DB63333" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8" w:rsidP="005F7DC8">
+    <w:p w14:paraId="5B0C05BD" w14:textId="77777777" w:rsidR="0098730D" w:rsidRDefault="0098730D" w:rsidP="0098730D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F5E83F7" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8" w:rsidP="005F7DC8">
+    <w:p w14:paraId="6B3F4D5D" w14:textId="77777777" w:rsidR="0098730D" w:rsidRDefault="0098730D" w:rsidP="0098730D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="71C24109" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8">
+  <w:p w14:paraId="2CC4A66D" w14:textId="77777777" w:rsidR="0098730D" w:rsidRDefault="0098730D">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="46BAA392" w14:textId="436EAACE" w:rsidR="005F7DC8" w:rsidRPr="005F7DC8" w:rsidRDefault="005F7DC8" w:rsidP="005F7DC8">
+  <w:p w14:paraId="773613E9" w14:textId="22007CD7" w:rsidR="0098730D" w:rsidRPr="0098730D" w:rsidRDefault="0098730D" w:rsidP="0098730D">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>cbd.minjust.gov.kg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5DD71A48" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8">
+  <w:p w14:paraId="33932B6E" w14:textId="77777777" w:rsidR="0098730D" w:rsidRDefault="0098730D">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2019A989" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8" w:rsidP="005F7DC8">
+    <w:p w14:paraId="094F2C3D" w14:textId="77777777" w:rsidR="0098730D" w:rsidRDefault="0098730D" w:rsidP="0098730D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F782B94" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8" w:rsidP="005F7DC8">
+    <w:p w14:paraId="6EADA8CE" w14:textId="77777777" w:rsidR="0098730D" w:rsidRDefault="0098730D" w:rsidP="0098730D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="49589DF0" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8">
+  <w:p w14:paraId="570D8323" w14:textId="77777777" w:rsidR="0098730D" w:rsidRDefault="0098730D">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5E43C79F" w14:textId="5AE2A206" w:rsidR="005F7DC8" w:rsidRPr="005F7DC8" w:rsidRDefault="005F7DC8" w:rsidP="005F7DC8">
+  <w:p w14:paraId="34DBFB1D" w14:textId="0E104A56" w:rsidR="0098730D" w:rsidRPr="0098730D" w:rsidRDefault="0098730D" w:rsidP="0098730D">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Постановление  Правительства  КР от 29 ноября 2004 года N 871 "О проекте Закона Кыргызской Республики "О присоединении Кыргызской Республики к Картахенскому Протоколу по биобезопасности к Конвенции ООН о биологическом разнообразии"</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0C9CC9AF" w14:textId="77777777" w:rsidR="005F7DC8" w:rsidRDefault="005F7DC8">
+  <w:p w14:paraId="494C14E9" w14:textId="77777777" w:rsidR="0098730D" w:rsidRDefault="0098730D">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004043BB"/>
     <w:rsid w:val="004043BB"/>
-    <w:rsid w:val="005F7DC8"/>
+    <w:rsid w:val="0098730D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0F82B512"/>
+  <w14:docId w14:val="7AB73B90"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5DF5AC65-2180-4EBA-ADA8-FEA008554D86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1002,90 +1002,90 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005F7DC8"/>
+    <w:rsid w:val="0098730D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005F7DC8"/>
+    <w:rsid w:val="0098730D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005F7DC8"/>
+    <w:rsid w:val="0098730D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005F7DC8"/>
+    <w:rsid w:val="0098730D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/55661" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/641" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">