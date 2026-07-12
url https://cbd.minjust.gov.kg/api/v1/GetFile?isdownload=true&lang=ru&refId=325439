--- v0 (2026-03-13)
+++ v1 (2026-07-12)
@@ -7,575 +7,575 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7D0E685E" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="3746C769" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>г.Бишкек, Дом Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC6D7C2" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="315CDF1D" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>от 15 сентября 2005 года № 433</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634FFFD2" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
-[...4 lines deleted...]
-    <w:p w14:paraId="0F160D09" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="52E81873" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFEE778" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">           ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFEBB67" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
-[...4 lines deleted...]
-    <w:p w14:paraId="566853E8" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="4A02AB74" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63785835" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                 О реализации Картахенского Протокола</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B67BDED" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="1ADCC5A5" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                  по биобезопасности к Конвенции ООН</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EE1459" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="2296FCFF" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                     о биологическом разнообразии</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298F7FDD" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
-[...4 lines deleted...]
-    <w:p w14:paraId="0128F97C" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="15748301" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D271F7" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     В целях выполнения Кыргызской Республикой международных обязатель-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF7C65E" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="716AD7D6" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ств по </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Картахенскому Протоколу</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> по биобезопасности к </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Конвенции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ООН о би-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B81C019" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="2AE7150B" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>ологическом  разнообразии Правительство Кыргызской Республики постанов-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB323B0" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="7E1F1AD6" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>ляет:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726CD34A" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="0A558DC4" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     1. Определить  Министерство  экологии и чрезвычайных ситуаций Кыр-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F2B6DB" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="0F2C3BCC" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>гызской Республики исполнительным агентством Кыргызской  Республики  по</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215DC042" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="2EFEBF4D" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выполнению требований </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Картахенского Протокола</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> по биобезопасности к </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://cbd.minjust.gov.kg/17020"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
         <w:t>Кон-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A56F82" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="7DFDBDAB" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
         <w:t>венции</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ООН о биологическом разнообразии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B3854C" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="0A623B04" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     2. Министерству  экологии  и чрезвычайных ситуаций Кыргызской Рес-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770DA1DA" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="757EBF86" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>публики и Государственной лесной службе Кыргызской Республики совместно</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6107221A" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="1A8664EE" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>с  заинтересованными министерствами и ведомствами разработать норматив-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B42DAA" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="30DAABA5" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>ную правовую базу по биобезопасности Кыргызской Республики в  соответс-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4048B404" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="4FF7A0B9" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">твии с </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Картахенским Протоколом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> к </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Конвенции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ООН о биологическом разнооб-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402ECE73" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="69DDB37E" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>разии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB2F92D" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="793BE441" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     3. Контроль  за  выполнением настоящего постановления возложить на</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130E26AA" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="09B078A5" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>отдел развития агропромышленного комплекса и природопользования Аппара-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EE1024" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="5210FC20" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>та Премьер-министра Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EDFA62" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
-[...4 lines deleted...]
-    <w:p w14:paraId="2FAB827B" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="70A53B94" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEB8272" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     Премьер-министр                               Ф.Кулов</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB0860">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="054D90C9" w14:textId="77777777" w:rsidR="00A80E9C" w:rsidRDefault="00A80E9C" w:rsidP="00A80E9C">
+    <w:p w14:paraId="322A6658" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C" w:rsidP="008E035C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BBA07C9" w14:textId="77777777" w:rsidR="00A80E9C" w:rsidRDefault="00A80E9C" w:rsidP="00A80E9C">
+    <w:p w14:paraId="05D41E85" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C" w:rsidP="008E035C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2FD7EEC1" w14:textId="77777777" w:rsidR="00A80E9C" w:rsidRDefault="00A80E9C">
+  <w:p w14:paraId="5A272357" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="38B0DEC3" w14:textId="3AC1C5F6" w:rsidR="00A80E9C" w:rsidRPr="00A80E9C" w:rsidRDefault="00A80E9C" w:rsidP="00A80E9C">
+  <w:p w14:paraId="165E525D" w14:textId="79FE1D4F" w:rsidR="008E035C" w:rsidRPr="008E035C" w:rsidRDefault="008E035C" w:rsidP="008E035C">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>cbd.minjust.gov.kg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0A2A77B4" w14:textId="77777777" w:rsidR="00A80E9C" w:rsidRDefault="00A80E9C">
+  <w:p w14:paraId="7EDF3FAD" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C4F4B2A" w14:textId="77777777" w:rsidR="00A80E9C" w:rsidRDefault="00A80E9C" w:rsidP="00A80E9C">
+    <w:p w14:paraId="1EC20EC7" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C" w:rsidP="008E035C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10CE3CE2" w14:textId="77777777" w:rsidR="00A80E9C" w:rsidRDefault="00A80E9C" w:rsidP="00A80E9C">
+    <w:p w14:paraId="675893C6" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C" w:rsidP="008E035C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60A91706" w14:textId="77777777" w:rsidR="00A80E9C" w:rsidRDefault="00A80E9C">
+  <w:p w14:paraId="5B86A079" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5D83DDE6" w14:textId="7EC3DB52" w:rsidR="00A80E9C" w:rsidRPr="00A80E9C" w:rsidRDefault="00A80E9C" w:rsidP="00A80E9C">
+  <w:p w14:paraId="2F5434DA" w14:textId="12FFCA3C" w:rsidR="008E035C" w:rsidRPr="008E035C" w:rsidRDefault="008E035C" w:rsidP="008E035C">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Постановление Правительства КР от 15 сентября 2005 года № 433 "О реализации Картахенского Протокола  по биобезопасности к Конвенции ООН   о биологическом разнообразии"</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="71CB7246" w14:textId="77777777" w:rsidR="00A80E9C" w:rsidRDefault="00A80E9C">
+  <w:p w14:paraId="4ADE9A5F" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB0860"/>
-    <w:rsid w:val="00A80E9C"/>
+    <w:rsid w:val="008E035C"/>
     <w:rsid w:val="00DB0860"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="04688674"/>
+  <w14:docId w14:val="0D908E8F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5DF5AC65-2180-4EBA-ADA8-FEA008554D86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1040,90 +1040,90 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A80E9C"/>
+    <w:rsid w:val="008E035C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A80E9C"/>
+    <w:rsid w:val="008E035C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A80E9C"/>
+    <w:rsid w:val="008E035C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A80E9C"/>
+    <w:rsid w:val="008E035C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17470" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17020" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">