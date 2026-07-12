--- v1 (2026-07-12)
+++ v2 (2026-07-12)
@@ -7,575 +7,575 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3746C769" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="68AA3D9D" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>г.Бишкек, Дом Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315CDF1D" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="660AA3F2" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>от 15 сентября 2005 года № 433</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E81873" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
-[...4 lines deleted...]
-    <w:p w14:paraId="2CFEE778" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="41407B0B" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61BD1FB3" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">           ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A02AB74" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
-[...4 lines deleted...]
-    <w:p w14:paraId="63785835" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="2F75F38A" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0CC2FB" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                 О реализации Картахенского Протокола</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADCC5A5" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="13A10CD3" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                  по биобезопасности к Конвенции ООН</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2296FCFF" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="2475B4E0" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                     о биологическом разнообразии</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15748301" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
-[...4 lines deleted...]
-    <w:p w14:paraId="31D271F7" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="52A8AE05" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C28DBF2" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     В целях выполнения Кыргызской Республикой международных обязатель-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716AD7D6" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="368A9C7F" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ств по </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Картахенскому Протоколу</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> по биобезопасности к </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Конвенции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ООН о би-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE7150B" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="7EA275D8" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>ологическом  разнообразии Правительство Кыргызской Республики постанов-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1F1AD6" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="398FEB23" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>ляет:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A558DC4" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="613C675E" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     1. Определить  Министерство  экологии и чрезвычайных ситуаций Кыр-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2C3BCC" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="65567031" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>гызской Республики исполнительным агентством Кыргызской  Республики  по</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFEBF4D" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="401AE8FC" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выполнению требований </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Картахенского Протокола</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> по биобезопасности к </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://cbd.minjust.gov.kg/17020"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
         <w:t>Кон-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFDBDAB" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="6368D593" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
         <w:t>венции</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ООН о биологическом разнообразии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A623B04" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="47D653ED" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     2. Министерству  экологии  и чрезвычайных ситуаций Кыргызской Рес-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757EBF86" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="045E77AE" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>публики и Государственной лесной службе Кыргызской Республики совместно</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8664EE" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="3721F3C0" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>с  заинтересованными министерствами и ведомствами разработать норматив-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DAABA5" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="2C90E6AA" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>ную правовую базу по биобезопасности Кыргызской Республики в  соответс-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF7A0B9" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="4DEDE066" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">твии с </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Картахенским Протоколом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> к </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Конвенции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ООН о биологическом разнооб-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DDB37E" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="39C67E53" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>разии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793BE441" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="0EE904C1" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     3. Контроль  за  выполнением настоящего постановления возложить на</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B078A5" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="1C682859" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>отдел развития агропромышленного комплекса и природопользования Аппара-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5210FC20" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="62E095B4" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>та Премьер-министра Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A53B94" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
-[...4 lines deleted...]
-    <w:p w14:paraId="0DEB8272" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="5CDBFD25" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8B5DB6" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     Премьер-министр                               Ф.Кулов</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB0860">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="322A6658" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C" w:rsidP="008E035C">
+    <w:p w14:paraId="6ABFC3C2" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8" w:rsidP="00AF41E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05D41E85" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C" w:rsidP="008E035C">
+    <w:p w14:paraId="247BAFC7" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8" w:rsidP="00AF41E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5A272357" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C">
+  <w:p w14:paraId="777A9C71" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="165E525D" w14:textId="79FE1D4F" w:rsidR="008E035C" w:rsidRPr="008E035C" w:rsidRDefault="008E035C" w:rsidP="008E035C">
+  <w:p w14:paraId="1B3208C8" w14:textId="2594BC1B" w:rsidR="00AF41E8" w:rsidRPr="00AF41E8" w:rsidRDefault="00AF41E8" w:rsidP="00AF41E8">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>cbd.minjust.gov.kg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7EDF3FAD" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C">
+  <w:p w14:paraId="2C488A3D" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EC20EC7" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C" w:rsidP="008E035C">
+    <w:p w14:paraId="177CAA10" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8" w:rsidP="00AF41E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="675893C6" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C" w:rsidP="008E035C">
+    <w:p w14:paraId="73629AAA" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8" w:rsidP="00AF41E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5B86A079" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C">
+  <w:p w14:paraId="54D173E0" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2F5434DA" w14:textId="12FFCA3C" w:rsidR="008E035C" w:rsidRPr="008E035C" w:rsidRDefault="008E035C" w:rsidP="008E035C">
+  <w:p w14:paraId="6A196C84" w14:textId="27B6A997" w:rsidR="00AF41E8" w:rsidRPr="00AF41E8" w:rsidRDefault="00AF41E8" w:rsidP="00AF41E8">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Постановление Правительства КР от 15 сентября 2005 года № 433 "О реализации Картахенского Протокола  по биобезопасности к Конвенции ООН   о биологическом разнообразии"</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4ADE9A5F" w14:textId="77777777" w:rsidR="008E035C" w:rsidRDefault="008E035C">
+  <w:p w14:paraId="139DB342" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB0860"/>
-    <w:rsid w:val="008E035C"/>
+    <w:rsid w:val="00AF41E8"/>
     <w:rsid w:val="00DB0860"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0D908E8F"/>
+  <w14:docId w14:val="30CE8CC7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5DF5AC65-2180-4EBA-ADA8-FEA008554D86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1040,90 +1040,90 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E035C"/>
+    <w:rsid w:val="00AF41E8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008E035C"/>
+    <w:rsid w:val="00AF41E8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E035C"/>
+    <w:rsid w:val="00AF41E8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008E035C"/>
+    <w:rsid w:val="00AF41E8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17470" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17020" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">