--- v2 (2026-07-12)
+++ v3 (2026-09-10)
@@ -7,575 +7,575 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="68AA3D9D" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="67E7C88D" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>г.Бишкек, Дом Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660AA3F2" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="4205AA1B" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>от 15 сентября 2005 года № 433</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41407B0B" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
-[...4 lines deleted...]
-    <w:p w14:paraId="61BD1FB3" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="6E5BA253" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6F4629" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">           ПОСТАНОВЛЕНИЕ ПРАВИТЕЛЬСТВА КЫРГЫЗСКОЙ РЕСПУБЛИКИ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F75F38A" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
-[...4 lines deleted...]
-    <w:p w14:paraId="5B0CC2FB" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="63E35E0C" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="249BD352" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                 О реализации Картахенского Протокола</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A10CD3" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="0906A5EB" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                  по биобезопасности к Конвенции ООН</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2475B4E0" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="5F17D387" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                     о биологическом разнообразии</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A8AE05" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
-[...4 lines deleted...]
-    <w:p w14:paraId="2C28DBF2" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="301AD3DC" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103E7564" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     В целях выполнения Кыргызской Республикой международных обязатель-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368A9C7F" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="472A4855" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ств по </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Картахенскому Протоколу</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> по биобезопасности к </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Конвенции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ООН о би-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA275D8" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="3C25B7E6" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>ологическом  разнообразии Правительство Кыргызской Республики постанов-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398FEB23" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="0E0CD64A" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>ляет:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613C675E" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="1D857F4B" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     1. Определить  Министерство  экологии и чрезвычайных ситуаций Кыр-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65567031" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="257132BE" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>гызской Республики исполнительным агентством Кыргызской  Республики  по</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401AE8FC" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="02B47C58" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выполнению требований </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Картахенского Протокола</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> по биобезопасности к </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>HYPERLINK "https://cbd.minjust.gov.kg/17020"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
         <w:t>Кон-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6368D593" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="6112DCDC" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a3"/>
         </w:rPr>
         <w:t>венции</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ООН о биологическом разнообразии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D653ED" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="2BAFDA2A" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     2. Министерству  экологии  и чрезвычайных ситуаций Кыргызской Рес-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045E77AE" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="14513981" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>публики и Государственной лесной службе Кыргызской Республики совместно</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3721F3C0" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="0B17BED7" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>с  заинтересованными министерствами и ведомствами разработать норматив-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C90E6AA" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="290101B1" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>ную правовую базу по биобезопасности Кыргызской Республики в  соответс-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEDE066" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="26AAB6FF" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">твии с </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Картахенским Протоколом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> к </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>Конвенции</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> ООН о биологическом разнооб-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C67E53" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="7E3B2A5A" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>разии.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE904C1" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="3ED4B71B" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     3. Контроль  за  выполнением настоящего постановления возложить на</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C682859" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="01815CC1" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>отдел развития агропромышленного комплекса и природопользования Аппара-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E095B4" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="5AD018B3" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t>та Премьер-министра Кыргызской Республики.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDBFD25" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
-[...4 lines deleted...]
-    <w:p w14:paraId="7E8B5DB6" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+    <w:p w14:paraId="7C507AE5" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
+      <w:pPr>
+        <w:pStyle w:val="HTML"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36878FC3" w14:textId="77777777" w:rsidR="00DB0860" w:rsidRDefault="00DB0860">
       <w:pPr>
         <w:pStyle w:val="HTML"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     Премьер-министр                               Ф.Кулов</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DB0860">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6ABFC3C2" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8" w:rsidP="00AF41E8">
+    <w:p w14:paraId="50C5AF6B" w14:textId="77777777" w:rsidR="00731C90" w:rsidRDefault="00731C90" w:rsidP="00731C90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="247BAFC7" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8" w:rsidP="00AF41E8">
+    <w:p w14:paraId="7CD23D05" w14:textId="77777777" w:rsidR="00731C90" w:rsidRDefault="00731C90" w:rsidP="00731C90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="777A9C71" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8">
+  <w:p w14:paraId="6F94E152" w14:textId="77777777" w:rsidR="00731C90" w:rsidRDefault="00731C90">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1B3208C8" w14:textId="2594BC1B" w:rsidR="00AF41E8" w:rsidRPr="00AF41E8" w:rsidRDefault="00AF41E8" w:rsidP="00AF41E8">
+  <w:p w14:paraId="15B65894" w14:textId="4B060947" w:rsidR="00731C90" w:rsidRPr="00731C90" w:rsidRDefault="00731C90" w:rsidP="00731C90">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="800000"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>cbd.minjust.gov.kg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2C488A3D" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8">
+  <w:p w14:paraId="1853D72E" w14:textId="77777777" w:rsidR="00731C90" w:rsidRDefault="00731C90">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="177CAA10" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8" w:rsidP="00AF41E8">
+    <w:p w14:paraId="104F3CD7" w14:textId="77777777" w:rsidR="00731C90" w:rsidRDefault="00731C90" w:rsidP="00731C90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73629AAA" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8" w:rsidP="00AF41E8">
+    <w:p w14:paraId="145F95DD" w14:textId="77777777" w:rsidR="00731C90" w:rsidRDefault="00731C90" w:rsidP="00731C90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="54D173E0" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8">
+  <w:p w14:paraId="315FDC54" w14:textId="77777777" w:rsidR="00731C90" w:rsidRDefault="00731C90">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6A196C84" w14:textId="27B6A997" w:rsidR="00AF41E8" w:rsidRPr="00AF41E8" w:rsidRDefault="00AF41E8" w:rsidP="00AF41E8">
+  <w:p w14:paraId="64FE9F61" w14:textId="7C1EF766" w:rsidR="00731C90" w:rsidRPr="00731C90" w:rsidRDefault="00731C90" w:rsidP="00731C90">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Постановление Правительства КР от 15 сентября 2005 года № 433 "О реализации Картахенского Протокола  по биобезопасности к Конвенции ООН   о биологическом разнообразии"</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="139DB342" w14:textId="77777777" w:rsidR="00AF41E8" w:rsidRDefault="00AF41E8">
+  <w:p w14:paraId="772592E0" w14:textId="77777777" w:rsidR="00731C90" w:rsidRDefault="00731C90">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="web"/>
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB0860"/>
-    <w:rsid w:val="00AF41E8"/>
+    <w:rsid w:val="00731C90"/>
     <w:rsid w:val="00DB0860"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="30CE8CC7"/>
+  <w14:docId w14:val="54E5A956"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5DF5AC65-2180-4EBA-ADA8-FEA008554D86}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1040,90 +1040,90 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AF41E8"/>
+    <w:rsid w:val="00731C90"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AF41E8"/>
+    <w:rsid w:val="00731C90"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AF41E8"/>
+    <w:rsid w:val="00731C90"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4677"/>
         <w:tab w:val="right" w:pos="9355"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AF41E8"/>
+    <w:rsid w:val="00731C90"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:encoding w:val="utf-8"/>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17470" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17470" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17020" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cbd.minjust.gov.kg/17470" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">